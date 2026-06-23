--- v0 (2026-01-09)
+++ v1 (2026-06-23)
@@ -930,54 +930,54 @@
   <si>
     <t xml:space="preserve">Beroušek </t>
   </si>
   <si>
     <t>Emil</t>
   </si>
   <si>
     <t xml:space="preserve">David </t>
   </si>
   <si>
     <t xml:space="preserve">Vlasák </t>
   </si>
   <si>
     <t xml:space="preserve">Havlíček </t>
   </si>
   <si>
     <t xml:space="preserve">Voráček </t>
   </si>
   <si>
     <t>Oldřich</t>
   </si>
   <si>
     <t xml:space="preserve">Vrabec </t>
   </si>
   <si>
+    <t>Koller</t>
+  </si>
+  <si>
     <t xml:space="preserve">Georg </t>
-  </si>
-[...1 lines deleted...]
-    <t>Koller</t>
   </si>
   <si>
     <t xml:space="preserve">Šika </t>
   </si>
   <si>
     <t xml:space="preserve">Příbek </t>
   </si>
   <si>
     <t xml:space="preserve">Naber </t>
   </si>
   <si>
     <t>Gerhard</t>
   </si>
   <si>
     <t xml:space="preserve">Zistler </t>
   </si>
   <si>
     <t>Xaver</t>
   </si>
   <si>
     <t xml:space="preserve">Hecler </t>
   </si>
   <si>
     <t xml:space="preserve">Mensa </t>
   </si>