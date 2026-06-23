--- v0 (2026-01-09)
+++ v1 (2026-06-23)
@@ -24,51 +24,51 @@
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="6" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
     <sheet name="Muži do 40 let" sheetId="2" r:id="rId5"/>
     <sheet name="Muži do 50 let" sheetId="3" r:id="rId6"/>
     <sheet name="Muži do 60 let" sheetId="4" r:id="rId7"/>
     <sheet name="Muži nad 60 let" sheetId="5" r:id="rId8"/>
     <sheet name="Ženy do 35 let" sheetId="6" r:id="rId9"/>
     <sheet name="Ženy nad 35 let" sheetId="7" r:id="rId10"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="523">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="521">
   <si>
     <t>Výsledková listina</t>
   </si>
   <si>
     <t>Běžec Chodska 2019</t>
   </si>
   <si>
     <t>Muži do 40 let</t>
   </si>
   <si>
     <t>Pořadí</t>
   </si>
   <si>
     <t>Příjmení</t>
   </si>
   <si>
     <t>Jméno</t>
   </si>
   <si>
     <t>Počet závodů</t>
   </si>
   <si>
     <t>Účast. body</t>
   </si>
   <si>
@@ -1079,62 +1079,62 @@
   <si>
     <t>Bohuslav</t>
   </si>
   <si>
     <t>Ženy do 35 let</t>
   </si>
   <si>
     <t xml:space="preserve">Brantlová </t>
   </si>
   <si>
     <t>Jana</t>
   </si>
   <si>
     <t xml:space="preserve">Bartošová </t>
   </si>
   <si>
     <t>Natálie</t>
   </si>
   <si>
     <t xml:space="preserve">Wiesnerová </t>
   </si>
   <si>
     <t>Veronika</t>
   </si>
   <si>
+    <t xml:space="preserve">Volfíková </t>
+  </si>
+  <si>
+    <t>Barbora</t>
+  </si>
+  <si>
     <t xml:space="preserve">Razýmová </t>
   </si>
   <si>
     <t>Kateřina</t>
   </si>
   <si>
-    <t xml:space="preserve">Volfíková </t>
-[...4 lines deleted...]
-  <si>
     <t xml:space="preserve">Hinterholzingerová </t>
   </si>
   <si>
     <t xml:space="preserve">Papoušková </t>
   </si>
   <si>
     <t>Petra</t>
   </si>
   <si>
     <t xml:space="preserve">Kellnerová </t>
   </si>
   <si>
     <t xml:space="preserve">Beroušková </t>
   </si>
   <si>
     <t xml:space="preserve">Höferlová </t>
   </si>
   <si>
     <t xml:space="preserve">Märzová </t>
   </si>
   <si>
     <t>Štěpánka</t>
   </si>
   <si>
     <t xml:space="preserve">Křenková </t>
@@ -1191,56 +1191,50 @@
     <t>Adéla</t>
   </si>
   <si>
     <t xml:space="preserve">Trávníčková </t>
   </si>
   <si>
     <t>Monika</t>
   </si>
   <si>
     <t xml:space="preserve">Märkl </t>
   </si>
   <si>
     <t>Linda</t>
   </si>
   <si>
     <t xml:space="preserve">Faltová </t>
   </si>
   <si>
     <t>Eliška</t>
   </si>
   <si>
     <t xml:space="preserve">Krumlová </t>
   </si>
   <si>
     <t>Alžběta</t>
-  </si>
-[...4 lines deleted...]
-    <t>Volfíková</t>
   </si>
   <si>
     <t xml:space="preserve">Škrabálková </t>
   </si>
   <si>
     <t>Lenka</t>
   </si>
   <si>
     <t xml:space="preserve">Langhammerová </t>
   </si>
   <si>
     <t xml:space="preserve">Šebestová </t>
   </si>
   <si>
     <t xml:space="preserve">Kubátová </t>
   </si>
   <si>
     <t>Julie</t>
   </si>
   <si>
     <t xml:space="preserve">Hanzlíková </t>
   </si>
   <si>
     <t>Hana</t>
   </si>
@@ -9709,54 +9703,54 @@
       <c r="E40" s="5">
         <v>1</v>
       </c>
       <c r="F40" s="5">
         <v>0</v>
       </c>
       <c r="G40" s="5">
         <v>0</v>
       </c>
       <c r="H40" s="6">
         <v>1</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:H51"/>
+  <dimension ref="A1:H50"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A5" sqref="A5:H51"/>
+      <selection activeCell="A5" sqref="A5:H50"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="10" customWidth="true" style="0"/>
     <col min="2" max="2" width="20" customWidth="true" style="0"/>
     <col min="3" max="3" width="15" customWidth="true" style="0"/>
     <col min="4" max="4" width="15" customWidth="true" style="0"/>
     <col min="5" max="5" width="15" customWidth="true" style="0"/>
     <col min="6" max="6" width="15" customWidth="true" style="0"/>
     <col min="7" max="7" width="15" customWidth="true" style="0"/>
     <col min="8" max="8" width="15" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:8">
       <c r="A2" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:8">
@@ -9857,89 +9851,89 @@
       </c>
       <c r="E8" s="5">
         <v>4</v>
       </c>
       <c r="F8" s="5">
         <v>51</v>
       </c>
       <c r="G8" s="5">
         <v>51</v>
       </c>
       <c r="H8" s="6">
         <v>55</v>
       </c>
     </row>
     <row r="9" spans="1:8">
       <c r="A9" s="3">
         <v>4</v>
       </c>
       <c r="B9" s="4" t="s">
         <v>351</v>
       </c>
       <c r="C9" s="4" t="s">
         <v>352</v>
       </c>
       <c r="D9" s="5">
-        <v>3</v>
+        <v>6</v>
       </c>
       <c r="E9" s="5">
-        <v>3</v>
+        <v>6</v>
       </c>
       <c r="F9" s="5">
-        <v>42</v>
+        <v>45</v>
       </c>
       <c r="G9" s="5">
-        <v>42</v>
+        <v>45</v>
       </c>
       <c r="H9" s="6">
-        <v>45</v>
+        <v>51</v>
       </c>
     </row>
     <row r="10" spans="1:8">
       <c r="A10" s="3">
         <v>5</v>
       </c>
       <c r="B10" s="4" t="s">
         <v>353</v>
       </c>
       <c r="C10" s="4" t="s">
         <v>354</v>
       </c>
       <c r="D10" s="5">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="E10" s="5">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="F10" s="5">
-        <v>38</v>
+        <v>42</v>
       </c>
       <c r="G10" s="5">
-        <v>38</v>
+        <v>42</v>
       </c>
       <c r="H10" s="6">
-        <v>43</v>
+        <v>45</v>
       </c>
     </row>
     <row r="11" spans="1:8">
       <c r="A11" s="3">
         <v>6</v>
       </c>
       <c r="B11" s="4" t="s">
         <v>355</v>
       </c>
       <c r="C11" s="4" t="s">
         <v>346</v>
       </c>
       <c r="D11" s="5">
         <v>4</v>
       </c>
       <c r="E11" s="5">
         <v>4</v>
       </c>
       <c r="F11" s="5">
         <v>36</v>
       </c>
       <c r="G11" s="5">
         <v>36</v>
       </c>
       <c r="H11" s="6">
@@ -9958,103 +9952,103 @@
       </c>
       <c r="D12" s="5">
         <v>4</v>
       </c>
       <c r="E12" s="5">
         <v>4</v>
       </c>
       <c r="F12" s="5">
         <v>28</v>
       </c>
       <c r="G12" s="5">
         <v>28</v>
       </c>
       <c r="H12" s="6">
         <v>32</v>
       </c>
     </row>
     <row r="13" spans="1:8">
       <c r="A13" s="3">
         <v>8</v>
       </c>
       <c r="B13" s="4" t="s">
         <v>358</v>
       </c>
       <c r="C13" s="4" t="s">
-        <v>352</v>
+        <v>354</v>
       </c>
       <c r="D13" s="5">
         <v>3</v>
       </c>
       <c r="E13" s="5">
         <v>3</v>
       </c>
       <c r="F13" s="5">
         <v>25</v>
       </c>
       <c r="G13" s="5">
         <v>25</v>
       </c>
       <c r="H13" s="6">
         <v>28</v>
       </c>
     </row>
     <row r="14" spans="1:8">
       <c r="A14" s="3">
         <v>9</v>
       </c>
       <c r="B14" s="4" t="s">
         <v>359</v>
       </c>
       <c r="C14" s="4" t="s">
-        <v>354</v>
+        <v>352</v>
       </c>
       <c r="D14" s="5">
         <v>3</v>
       </c>
       <c r="E14" s="5">
         <v>3</v>
       </c>
       <c r="F14" s="5">
         <v>23</v>
       </c>
       <c r="G14" s="5">
         <v>23</v>
       </c>
       <c r="H14" s="6">
         <v>26</v>
       </c>
     </row>
     <row r="15" spans="1:8">
       <c r="A15" s="3">
         <v>10</v>
       </c>
       <c r="B15" s="4" t="s">
         <v>360</v>
       </c>
       <c r="C15" s="4" t="s">
-        <v>352</v>
+        <v>354</v>
       </c>
       <c r="D15" s="5">
         <v>2</v>
       </c>
       <c r="E15" s="5">
         <v>2</v>
       </c>
       <c r="F15" s="5">
         <v>18</v>
       </c>
       <c r="G15" s="5">
         <v>18</v>
       </c>
       <c r="H15" s="6">
         <v>20</v>
       </c>
     </row>
     <row r="16" spans="1:8">
       <c r="A16" s="3">
         <v>11</v>
       </c>
       <c r="B16" s="4" t="s">
         <v>361</v>
       </c>
       <c r="C16" s="4" t="s">
@@ -10062,51 +10056,51 @@
       </c>
       <c r="D16" s="5">
         <v>2</v>
       </c>
       <c r="E16" s="5">
         <v>2</v>
       </c>
       <c r="F16" s="5">
         <v>16</v>
       </c>
       <c r="G16" s="5">
         <v>16</v>
       </c>
       <c r="H16" s="6">
         <v>18</v>
       </c>
     </row>
     <row r="17" spans="1:8">
       <c r="A17" s="3">
         <v>11</v>
       </c>
       <c r="B17" s="4" t="s">
         <v>363</v>
       </c>
       <c r="C17" s="4" t="s">
-        <v>352</v>
+        <v>354</v>
       </c>
       <c r="D17" s="5">
         <v>2</v>
       </c>
       <c r="E17" s="5">
         <v>2</v>
       </c>
       <c r="F17" s="5">
         <v>16</v>
       </c>
       <c r="G17" s="5">
         <v>16</v>
       </c>
       <c r="H17" s="6">
         <v>18</v>
       </c>
     </row>
     <row r="18" spans="1:8">
       <c r="A18" s="3">
         <v>13</v>
       </c>
       <c r="B18" s="4" t="s">
         <v>364</v>
       </c>
       <c r="C18" s="4" t="s">
@@ -10478,2462 +10472,2436 @@
       </c>
       <c r="D32" s="5">
         <v>1</v>
       </c>
       <c r="E32" s="5">
         <v>1</v>
       </c>
       <c r="F32" s="5">
         <v>7</v>
       </c>
       <c r="G32" s="5">
         <v>7</v>
       </c>
       <c r="H32" s="6">
         <v>8</v>
       </c>
     </row>
     <row r="33" spans="1:8">
       <c r="A33" s="3">
         <v>27</v>
       </c>
       <c r="B33" s="4" t="s">
         <v>391</v>
       </c>
       <c r="C33" s="4" t="s">
-        <v>392</v>
+        <v>390</v>
       </c>
       <c r="D33" s="5">
         <v>1</v>
       </c>
       <c r="E33" s="5">
         <v>1</v>
       </c>
       <c r="F33" s="5">
         <v>7</v>
       </c>
       <c r="G33" s="5">
         <v>7</v>
       </c>
       <c r="H33" s="6">
         <v>8</v>
       </c>
     </row>
     <row r="34" spans="1:8">
       <c r="A34" s="3">
         <v>27</v>
       </c>
       <c r="B34" s="4" t="s">
-        <v>393</v>
+        <v>392</v>
       </c>
       <c r="C34" s="4" t="s">
-        <v>392</v>
+        <v>354</v>
       </c>
       <c r="D34" s="5">
         <v>1</v>
       </c>
       <c r="E34" s="5">
         <v>1</v>
       </c>
       <c r="F34" s="5">
         <v>7</v>
       </c>
       <c r="G34" s="5">
         <v>7</v>
       </c>
       <c r="H34" s="6">
         <v>8</v>
       </c>
     </row>
     <row r="35" spans="1:8">
       <c r="A35" s="3">
         <v>27</v>
       </c>
       <c r="B35" s="4" t="s">
+        <v>393</v>
+      </c>
+      <c r="C35" s="4" t="s">
         <v>394</v>
-      </c>
-[...1 lines deleted...]
-        <v>352</v>
       </c>
       <c r="D35" s="5">
         <v>1</v>
       </c>
       <c r="E35" s="5">
         <v>1</v>
       </c>
       <c r="F35" s="5">
         <v>7</v>
       </c>
       <c r="G35" s="5">
         <v>7</v>
       </c>
       <c r="H35" s="6">
         <v>8</v>
       </c>
     </row>
     <row r="36" spans="1:8">
       <c r="A36" s="3">
-        <v>27</v>
+        <v>31</v>
       </c>
       <c r="B36" s="4" t="s">
         <v>395</v>
       </c>
       <c r="C36" s="4" t="s">
         <v>396</v>
       </c>
       <c r="D36" s="5">
         <v>1</v>
       </c>
       <c r="E36" s="5">
         <v>1</v>
       </c>
       <c r="F36" s="5">
+        <v>6</v>
+      </c>
+      <c r="G36" s="5">
+        <v>6</v>
+      </c>
+      <c r="H36" s="6">
         <v>7</v>
-      </c>
-[...4 lines deleted...]
-        <v>8</v>
       </c>
     </row>
     <row r="37" spans="1:8">
       <c r="A37" s="3">
         <v>32</v>
       </c>
       <c r="B37" s="4" t="s">
         <v>397</v>
       </c>
       <c r="C37" s="4" t="s">
         <v>398</v>
       </c>
       <c r="D37" s="5">
         <v>1</v>
       </c>
       <c r="E37" s="5">
         <v>1</v>
       </c>
       <c r="F37" s="5">
+        <v>5</v>
+      </c>
+      <c r="G37" s="5">
+        <v>5</v>
+      </c>
+      <c r="H37" s="6">
         <v>6</v>
-      </c>
-[...4 lines deleted...]
-        <v>7</v>
       </c>
     </row>
     <row r="38" spans="1:8">
       <c r="A38" s="3">
-        <v>33</v>
+        <v>32</v>
       </c>
       <c r="B38" s="4" t="s">
         <v>399</v>
       </c>
       <c r="C38" s="4" t="s">
-        <v>400</v>
+        <v>352</v>
       </c>
       <c r="D38" s="5">
         <v>1</v>
       </c>
       <c r="E38" s="5">
         <v>1</v>
       </c>
       <c r="F38" s="5">
         <v>5</v>
       </c>
       <c r="G38" s="5">
         <v>5</v>
       </c>
       <c r="H38" s="6">
         <v>6</v>
       </c>
     </row>
     <row r="39" spans="1:8">
       <c r="A39" s="3">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="B39" s="4" t="s">
+        <v>400</v>
+      </c>
+      <c r="C39" s="4" t="s">
         <v>401</v>
       </c>
-      <c r="C39" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D39" s="5">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="E39" s="5">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="F39" s="5">
+        <v>3</v>
+      </c>
+      <c r="G39" s="5">
+        <v>3</v>
+      </c>
+      <c r="H39" s="6">
         <v>5</v>
-      </c>
-[...4 lines deleted...]
-        <v>6</v>
       </c>
     </row>
     <row r="40" spans="1:8">
       <c r="A40" s="3">
-        <v>35</v>
+        <v>34</v>
       </c>
       <c r="B40" s="4" t="s">
         <v>402</v>
       </c>
       <c r="C40" s="4" t="s">
         <v>403</v>
       </c>
       <c r="D40" s="5">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="E40" s="5">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="F40" s="5">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="G40" s="5">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="H40" s="6">
         <v>5</v>
       </c>
     </row>
     <row r="41" spans="1:8">
       <c r="A41" s="3">
-        <v>35</v>
+        <v>34</v>
       </c>
       <c r="B41" s="4" t="s">
         <v>404</v>
       </c>
       <c r="C41" s="4" t="s">
         <v>405</v>
       </c>
       <c r="D41" s="5">
         <v>1</v>
       </c>
       <c r="E41" s="5">
         <v>1</v>
       </c>
       <c r="F41" s="5">
         <v>4</v>
       </c>
       <c r="G41" s="5">
         <v>4</v>
       </c>
       <c r="H41" s="6">
         <v>5</v>
       </c>
     </row>
     <row r="42" spans="1:8">
       <c r="A42" s="3">
-        <v>35</v>
+        <v>34</v>
       </c>
       <c r="B42" s="4" t="s">
         <v>406</v>
       </c>
       <c r="C42" s="4" t="s">
         <v>407</v>
       </c>
       <c r="D42" s="5">
         <v>1</v>
       </c>
       <c r="E42" s="5">
         <v>1</v>
       </c>
       <c r="F42" s="5">
         <v>4</v>
       </c>
       <c r="G42" s="5">
         <v>4</v>
       </c>
       <c r="H42" s="6">
         <v>5</v>
       </c>
     </row>
     <row r="43" spans="1:8">
       <c r="A43" s="3">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="B43" s="4" t="s">
         <v>408</v>
       </c>
       <c r="C43" s="4" t="s">
         <v>409</v>
       </c>
       <c r="D43" s="5">
         <v>1</v>
       </c>
       <c r="E43" s="5">
         <v>1</v>
       </c>
       <c r="F43" s="5">
+        <v>3</v>
+      </c>
+      <c r="G43" s="5">
+        <v>3</v>
+      </c>
+      <c r="H43" s="6">
         <v>4</v>
-      </c>
-[...4 lines deleted...]
-        <v>5</v>
       </c>
     </row>
     <row r="44" spans="1:8">
       <c r="A44" s="3">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="B44" s="4" t="s">
+        <v>404</v>
+      </c>
+      <c r="C44" s="4" t="s">
         <v>410</v>
-      </c>
-[...1 lines deleted...]
-        <v>411</v>
       </c>
       <c r="D44" s="5">
         <v>1</v>
       </c>
       <c r="E44" s="5">
         <v>1</v>
       </c>
       <c r="F44" s="5">
         <v>3</v>
       </c>
       <c r="G44" s="5">
         <v>3</v>
       </c>
       <c r="H44" s="6">
         <v>4</v>
       </c>
     </row>
     <row r="45" spans="1:8">
       <c r="A45" s="3">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="B45" s="4" t="s">
-        <v>406</v>
+        <v>411</v>
       </c>
       <c r="C45" s="4" t="s">
-        <v>412</v>
+        <v>376</v>
       </c>
       <c r="D45" s="5">
         <v>1</v>
       </c>
       <c r="E45" s="5">
         <v>1</v>
       </c>
       <c r="F45" s="5">
+        <v>2</v>
+      </c>
+      <c r="G45" s="5">
+        <v>2</v>
+      </c>
+      <c r="H45" s="6">
         <v>3</v>
-      </c>
-[...4 lines deleted...]
-        <v>4</v>
       </c>
     </row>
     <row r="46" spans="1:8">
       <c r="A46" s="3">
-        <v>41</v>
+        <v>40</v>
       </c>
       <c r="B46" s="4" t="s">
-        <v>413</v>
+        <v>253</v>
       </c>
       <c r="C46" s="4" t="s">
-        <v>376</v>
+        <v>412</v>
       </c>
       <c r="D46" s="5">
         <v>1</v>
       </c>
       <c r="E46" s="5">
         <v>1</v>
       </c>
       <c r="F46" s="5">
         <v>2</v>
       </c>
       <c r="G46" s="5">
         <v>2</v>
       </c>
       <c r="H46" s="6">
         <v>3</v>
       </c>
     </row>
     <row r="47" spans="1:8">
       <c r="A47" s="3">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="B47" s="4" t="s">
-        <v>253</v>
+        <v>413</v>
       </c>
       <c r="C47" s="4" t="s">
         <v>414</v>
       </c>
       <c r="D47" s="5">
         <v>1</v>
       </c>
       <c r="E47" s="5">
         <v>1</v>
       </c>
       <c r="F47" s="5">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="G47" s="5">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="H47" s="6">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="48" spans="1:8">
       <c r="A48" s="3">
-        <v>43</v>
+        <v>42</v>
       </c>
       <c r="B48" s="4" t="s">
         <v>415</v>
       </c>
       <c r="C48" s="4" t="s">
         <v>416</v>
       </c>
       <c r="D48" s="5">
         <v>1</v>
       </c>
       <c r="E48" s="5">
         <v>1</v>
       </c>
       <c r="F48" s="5">
         <v>1</v>
       </c>
       <c r="G48" s="5">
         <v>1</v>
       </c>
       <c r="H48" s="6">
         <v>2</v>
       </c>
     </row>
     <row r="49" spans="1:8">
       <c r="A49" s="3">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="B49" s="4" t="s">
         <v>417</v>
       </c>
       <c r="C49" s="4" t="s">
-        <v>418</v>
+        <v>376</v>
       </c>
       <c r="D49" s="5">
         <v>1</v>
       </c>
       <c r="E49" s="5">
         <v>1</v>
       </c>
       <c r="F49" s="5">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="G49" s="5">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="H49" s="6">
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="50" spans="1:8">
       <c r="A50" s="3">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="B50" s="4" t="s">
+        <v>418</v>
+      </c>
+      <c r="C50" s="4" t="s">
         <v>419</v>
       </c>
-      <c r="C50" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D50" s="5">
         <v>1</v>
       </c>
       <c r="E50" s="5">
         <v>1</v>
       </c>
       <c r="F50" s="5">
         <v>0</v>
       </c>
       <c r="G50" s="5">
         <v>0</v>
       </c>
       <c r="H50" s="6">
-        <v>1</v>
-[...24 lines deleted...]
-      <c r="H51" s="6">
         <v>1</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:H77"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A5" sqref="A5:H77"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="10" customWidth="true" style="0"/>
     <col min="2" max="2" width="20" customWidth="true" style="0"/>
     <col min="3" max="3" width="15" customWidth="true" style="0"/>
     <col min="4" max="4" width="15" customWidth="true" style="0"/>
     <col min="5" max="5" width="15" customWidth="true" style="0"/>
     <col min="6" max="6" width="15" customWidth="true" style="0"/>
     <col min="7" max="7" width="15" customWidth="true" style="0"/>
     <col min="8" max="8" width="15" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:8">
       <c r="A2" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:8">
       <c r="A3" t="s">
-        <v>422</v>
+        <v>420</v>
       </c>
     </row>
     <row r="5" spans="1:8">
       <c r="A5" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B5" s="2" t="s">
         <v>4</v>
       </c>
       <c r="C5" s="2" t="s">
         <v>5</v>
       </c>
       <c r="D5" s="2" t="s">
         <v>6</v>
       </c>
       <c r="E5" s="2" t="s">
         <v>7</v>
       </c>
       <c r="F5" s="2" t="s">
         <v>8</v>
       </c>
       <c r="G5" s="2" t="s">
         <v>9</v>
       </c>
       <c r="H5" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="6" spans="1:8">
       <c r="A6" s="3">
         <v>1</v>
       </c>
       <c r="B6" s="4" t="s">
-        <v>423</v>
+        <v>421</v>
       </c>
       <c r="C6" s="4" t="s">
-        <v>424</v>
+        <v>422</v>
       </c>
       <c r="D6" s="5">
         <v>15</v>
       </c>
       <c r="E6" s="5">
         <v>30</v>
       </c>
       <c r="F6" s="5">
         <v>204</v>
       </c>
       <c r="G6" s="5">
         <v>168</v>
       </c>
       <c r="H6" s="6">
         <v>198</v>
       </c>
     </row>
     <row r="7" spans="1:8">
       <c r="A7" s="3">
         <v>2</v>
       </c>
       <c r="B7" s="4" t="s">
-        <v>425</v>
+        <v>423</v>
       </c>
       <c r="C7" s="4" t="s">
-        <v>421</v>
+        <v>419</v>
       </c>
       <c r="D7" s="5">
         <v>15</v>
       </c>
       <c r="E7" s="5">
         <v>30</v>
       </c>
       <c r="F7" s="5">
         <v>122</v>
       </c>
       <c r="G7" s="5">
         <v>108</v>
       </c>
       <c r="H7" s="6">
         <v>138</v>
       </c>
     </row>
     <row r="8" spans="1:8">
       <c r="A8" s="3">
         <v>3</v>
       </c>
       <c r="B8" s="4" t="s">
-        <v>426</v>
+        <v>424</v>
       </c>
       <c r="C8" s="4" t="s">
-        <v>427</v>
+        <v>425</v>
       </c>
       <c r="D8" s="5">
         <v>12</v>
       </c>
       <c r="E8" s="5">
         <v>24</v>
       </c>
       <c r="F8" s="5">
         <v>95</v>
       </c>
       <c r="G8" s="5">
         <v>95</v>
       </c>
       <c r="H8" s="6">
         <v>119</v>
       </c>
     </row>
     <row r="9" spans="1:8">
       <c r="A9" s="3">
         <v>4</v>
       </c>
       <c r="B9" s="4" t="s">
-        <v>428</v>
+        <v>426</v>
       </c>
       <c r="C9" s="4" t="s">
         <v>350</v>
       </c>
       <c r="D9" s="5">
         <v>14</v>
       </c>
       <c r="E9" s="5">
         <v>28</v>
       </c>
       <c r="F9" s="5">
         <v>76</v>
       </c>
       <c r="G9" s="5">
         <v>73</v>
       </c>
       <c r="H9" s="6">
         <v>101</v>
       </c>
     </row>
     <row r="10" spans="1:8">
       <c r="A10" s="3">
         <v>5</v>
       </c>
       <c r="B10" s="4" t="s">
-        <v>429</v>
+        <v>427</v>
       </c>
       <c r="C10" s="4" t="s">
-        <v>416</v>
+        <v>414</v>
       </c>
       <c r="D10" s="5">
         <v>8</v>
       </c>
       <c r="E10" s="5">
         <v>8</v>
       </c>
       <c r="F10" s="5">
         <v>64</v>
       </c>
       <c r="G10" s="5">
         <v>64</v>
       </c>
       <c r="H10" s="6">
         <v>72</v>
       </c>
     </row>
     <row r="11" spans="1:8">
       <c r="A11" s="3">
         <v>6</v>
       </c>
       <c r="B11" s="4" t="s">
-        <v>430</v>
+        <v>428</v>
       </c>
       <c r="C11" s="4" t="s">
         <v>370</v>
       </c>
       <c r="D11" s="5">
         <v>13</v>
       </c>
       <c r="E11" s="5">
         <v>26</v>
       </c>
       <c r="F11" s="5">
         <v>28</v>
       </c>
       <c r="G11" s="5">
         <v>28</v>
       </c>
       <c r="H11" s="6">
         <v>54</v>
       </c>
     </row>
     <row r="12" spans="1:8">
       <c r="A12" s="3">
         <v>7</v>
       </c>
       <c r="B12" s="4" t="s">
-        <v>431</v>
+        <v>429</v>
       </c>
       <c r="C12" s="4" t="s">
-        <v>432</v>
+        <v>430</v>
       </c>
       <c r="D12" s="5">
         <v>12</v>
       </c>
       <c r="E12" s="5">
         <v>24</v>
       </c>
       <c r="F12" s="5">
         <v>23</v>
       </c>
       <c r="G12" s="5">
         <v>23</v>
       </c>
       <c r="H12" s="6">
         <v>47</v>
       </c>
     </row>
     <row r="13" spans="1:8">
       <c r="A13" s="3">
         <v>8</v>
       </c>
       <c r="B13" s="4" t="s">
-        <v>433</v>
+        <v>431</v>
       </c>
       <c r="C13" s="4" t="s">
-        <v>434</v>
+        <v>432</v>
       </c>
       <c r="D13" s="5">
         <v>11</v>
       </c>
       <c r="E13" s="5">
         <v>22</v>
       </c>
       <c r="F13" s="5">
         <v>22</v>
       </c>
       <c r="G13" s="5">
         <v>22</v>
       </c>
       <c r="H13" s="6">
         <v>44</v>
       </c>
     </row>
     <row r="14" spans="1:8">
       <c r="A14" s="3">
         <v>9</v>
       </c>
       <c r="B14" s="4" t="s">
-        <v>423</v>
+        <v>421</v>
       </c>
       <c r="C14" s="4" t="s">
-        <v>435</v>
+        <v>433</v>
       </c>
       <c r="D14" s="5">
         <v>5</v>
       </c>
       <c r="E14" s="5">
         <v>5</v>
       </c>
       <c r="F14" s="5">
         <v>38</v>
       </c>
       <c r="G14" s="5">
         <v>38</v>
       </c>
       <c r="H14" s="6">
         <v>43</v>
       </c>
     </row>
     <row r="15" spans="1:8">
       <c r="A15" s="3">
         <v>10</v>
       </c>
       <c r="B15" s="4" t="s">
-        <v>436</v>
+        <v>434</v>
       </c>
       <c r="C15" s="4" t="s">
-        <v>437</v>
+        <v>435</v>
       </c>
       <c r="D15" s="5">
         <v>9</v>
       </c>
       <c r="E15" s="5">
         <v>9</v>
       </c>
       <c r="F15" s="5">
         <v>33</v>
       </c>
       <c r="G15" s="5">
         <v>33</v>
       </c>
       <c r="H15" s="6">
         <v>42</v>
       </c>
     </row>
     <row r="16" spans="1:8">
       <c r="A16" s="3">
         <v>11</v>
       </c>
       <c r="B16" s="4" t="s">
-        <v>438</v>
+        <v>436</v>
       </c>
       <c r="C16" s="4" t="s">
         <v>346</v>
       </c>
       <c r="D16" s="5">
         <v>10</v>
       </c>
       <c r="E16" s="5">
         <v>20</v>
       </c>
       <c r="F16" s="5">
         <v>20</v>
       </c>
       <c r="G16" s="5">
         <v>20</v>
       </c>
       <c r="H16" s="6">
         <v>40</v>
       </c>
     </row>
     <row r="17" spans="1:8">
       <c r="A17" s="3">
         <v>11</v>
       </c>
       <c r="B17" s="4" t="s">
-        <v>439</v>
+        <v>437</v>
       </c>
       <c r="C17" s="4" t="s">
-        <v>440</v>
+        <v>438</v>
       </c>
       <c r="D17" s="5">
         <v>6</v>
       </c>
       <c r="E17" s="5">
         <v>6</v>
       </c>
       <c r="F17" s="5">
         <v>34</v>
       </c>
       <c r="G17" s="5">
         <v>34</v>
       </c>
       <c r="H17" s="6">
         <v>40</v>
       </c>
     </row>
     <row r="18" spans="1:8">
       <c r="A18" s="3">
         <v>13</v>
       </c>
       <c r="B18" s="4" t="s">
-        <v>441</v>
+        <v>439</v>
       </c>
       <c r="C18" s="4" t="s">
-        <v>442</v>
+        <v>440</v>
       </c>
       <c r="D18" s="5">
         <v>10</v>
       </c>
       <c r="E18" s="5">
         <v>20</v>
       </c>
       <c r="F18" s="5">
         <v>9</v>
       </c>
       <c r="G18" s="5">
         <v>9</v>
       </c>
       <c r="H18" s="6">
         <v>29</v>
       </c>
     </row>
     <row r="19" spans="1:8">
       <c r="A19" s="3">
         <v>14</v>
       </c>
       <c r="B19" s="4" t="s">
-        <v>443</v>
+        <v>441</v>
       </c>
       <c r="C19" s="4" t="s">
         <v>346</v>
       </c>
       <c r="D19" s="5">
         <v>11</v>
       </c>
       <c r="E19" s="5">
         <v>22</v>
       </c>
       <c r="F19" s="5">
         <v>5</v>
       </c>
       <c r="G19" s="5">
         <v>5</v>
       </c>
       <c r="H19" s="6">
         <v>27</v>
       </c>
     </row>
     <row r="20" spans="1:8">
       <c r="A20" s="3">
         <v>15</v>
       </c>
       <c r="B20" s="4" t="s">
-        <v>444</v>
+        <v>442</v>
       </c>
       <c r="C20" s="4" t="s">
-        <v>445</v>
+        <v>443</v>
       </c>
       <c r="D20" s="5">
         <v>5</v>
       </c>
       <c r="E20" s="5">
         <v>5</v>
       </c>
       <c r="F20" s="5">
         <v>19</v>
       </c>
       <c r="G20" s="5">
         <v>19</v>
       </c>
       <c r="H20" s="6">
         <v>24</v>
       </c>
     </row>
     <row r="21" spans="1:8">
       <c r="A21" s="3">
         <v>16</v>
       </c>
       <c r="B21" s="4" t="s">
-        <v>446</v>
+        <v>444</v>
       </c>
       <c r="C21" s="4" t="s">
         <v>357</v>
       </c>
       <c r="D21" s="5">
         <v>4</v>
       </c>
       <c r="E21" s="5">
         <v>4</v>
       </c>
       <c r="F21" s="5">
         <v>19</v>
       </c>
       <c r="G21" s="5">
         <v>19</v>
       </c>
       <c r="H21" s="6">
         <v>23</v>
       </c>
     </row>
     <row r="22" spans="1:8">
       <c r="A22" s="3">
         <v>17</v>
       </c>
       <c r="B22" s="4" t="s">
-        <v>447</v>
+        <v>445</v>
       </c>
       <c r="C22" s="4" t="s">
-        <v>448</v>
+        <v>446</v>
       </c>
       <c r="D22" s="5">
         <v>5</v>
       </c>
       <c r="E22" s="5">
         <v>5</v>
       </c>
       <c r="F22" s="5">
         <v>17</v>
       </c>
       <c r="G22" s="5">
         <v>17</v>
       </c>
       <c r="H22" s="6">
         <v>22</v>
       </c>
     </row>
     <row r="23" spans="1:8">
       <c r="A23" s="3">
         <v>17</v>
       </c>
       <c r="B23" s="4" t="s">
-        <v>449</v>
+        <v>447</v>
       </c>
       <c r="C23" s="4" t="s">
-        <v>450</v>
+        <v>448</v>
       </c>
       <c r="D23" s="5">
         <v>2</v>
       </c>
       <c r="E23" s="5">
         <v>2</v>
       </c>
       <c r="F23" s="5">
         <v>20</v>
       </c>
       <c r="G23" s="5">
         <v>20</v>
       </c>
       <c r="H23" s="6">
         <v>22</v>
       </c>
     </row>
     <row r="24" spans="1:8">
       <c r="A24" s="3">
         <v>19</v>
       </c>
       <c r="B24" s="4" t="s">
-        <v>451</v>
+        <v>449</v>
       </c>
       <c r="C24" s="4" t="s">
-        <v>434</v>
+        <v>432</v>
       </c>
       <c r="D24" s="5">
         <v>5</v>
       </c>
       <c r="E24" s="5">
         <v>5</v>
       </c>
       <c r="F24" s="5">
         <v>11</v>
       </c>
       <c r="G24" s="5">
         <v>11</v>
       </c>
       <c r="H24" s="6">
         <v>16</v>
       </c>
     </row>
     <row r="25" spans="1:8">
       <c r="A25" s="3">
         <v>20</v>
       </c>
       <c r="B25" s="4" t="s">
-        <v>452</v>
+        <v>450</v>
       </c>
       <c r="C25" s="4" t="s">
-        <v>392</v>
+        <v>390</v>
       </c>
       <c r="D25" s="5">
         <v>2</v>
       </c>
       <c r="E25" s="5">
         <v>2</v>
       </c>
       <c r="F25" s="5">
         <v>13</v>
       </c>
       <c r="G25" s="5">
         <v>13</v>
       </c>
       <c r="H25" s="6">
         <v>15</v>
       </c>
     </row>
     <row r="26" spans="1:8">
       <c r="A26" s="3">
         <v>20</v>
       </c>
       <c r="B26" s="4" t="s">
-        <v>453</v>
+        <v>451</v>
       </c>
       <c r="C26" s="4" t="s">
         <v>357</v>
       </c>
       <c r="D26" s="5">
         <v>1</v>
       </c>
       <c r="E26" s="5">
         <v>1</v>
       </c>
       <c r="F26" s="5">
         <v>14</v>
       </c>
       <c r="G26" s="5">
         <v>14</v>
       </c>
       <c r="H26" s="6">
         <v>15</v>
       </c>
     </row>
     <row r="27" spans="1:8">
       <c r="A27" s="3">
         <v>20</v>
       </c>
       <c r="B27" s="4" t="s">
-        <v>454</v>
+        <v>452</v>
       </c>
       <c r="C27" s="4" t="s">
-        <v>455</v>
+        <v>453</v>
       </c>
       <c r="D27" s="5">
         <v>1</v>
       </c>
       <c r="E27" s="5">
         <v>1</v>
       </c>
       <c r="F27" s="5">
         <v>14</v>
       </c>
       <c r="G27" s="5">
         <v>14</v>
       </c>
       <c r="H27" s="6">
         <v>15</v>
       </c>
     </row>
     <row r="28" spans="1:8">
       <c r="A28" s="3">
         <v>23</v>
       </c>
       <c r="B28" s="4" t="s">
-        <v>456</v>
+        <v>454</v>
       </c>
       <c r="C28" s="4" t="s">
-        <v>457</v>
+        <v>455</v>
       </c>
       <c r="D28" s="5">
         <v>4</v>
       </c>
       <c r="E28" s="5">
         <v>4</v>
       </c>
       <c r="F28" s="5">
         <v>9</v>
       </c>
       <c r="G28" s="5">
         <v>9</v>
       </c>
       <c r="H28" s="6">
         <v>13</v>
       </c>
     </row>
     <row r="29" spans="1:8">
       <c r="A29" s="3">
         <v>24</v>
       </c>
       <c r="B29" s="4" t="s">
-        <v>458</v>
+        <v>456</v>
       </c>
       <c r="C29" s="4" t="s">
-        <v>459</v>
+        <v>457</v>
       </c>
       <c r="D29" s="5">
         <v>4</v>
       </c>
       <c r="E29" s="5">
         <v>4</v>
       </c>
       <c r="F29" s="5">
         <v>8</v>
       </c>
       <c r="G29" s="5">
         <v>8</v>
       </c>
       <c r="H29" s="6">
         <v>12</v>
       </c>
     </row>
     <row r="30" spans="1:8">
       <c r="A30" s="3">
         <v>24</v>
       </c>
       <c r="B30" s="4" t="s">
-        <v>460</v>
+        <v>458</v>
       </c>
       <c r="C30" s="4" t="s">
-        <v>461</v>
+        <v>459</v>
       </c>
       <c r="D30" s="5">
         <v>1</v>
       </c>
       <c r="E30" s="5">
         <v>1</v>
       </c>
       <c r="F30" s="5">
         <v>11</v>
       </c>
       <c r="G30" s="5">
         <v>11</v>
       </c>
       <c r="H30" s="6">
         <v>12</v>
       </c>
     </row>
     <row r="31" spans="1:8">
       <c r="A31" s="3">
         <v>24</v>
       </c>
       <c r="B31" s="4" t="s">
-        <v>462</v>
+        <v>460</v>
       </c>
       <c r="C31" s="4" t="s">
-        <v>416</v>
+        <v>414</v>
       </c>
       <c r="D31" s="5">
         <v>1</v>
       </c>
       <c r="E31" s="5">
         <v>1</v>
       </c>
       <c r="F31" s="5">
         <v>11</v>
       </c>
       <c r="G31" s="5">
         <v>11</v>
       </c>
       <c r="H31" s="6">
         <v>12</v>
       </c>
     </row>
     <row r="32" spans="1:8">
       <c r="A32" s="3">
         <v>27</v>
       </c>
       <c r="B32" s="4" t="s">
-        <v>463</v>
+        <v>461</v>
       </c>
       <c r="C32" s="4" t="s">
         <v>357</v>
       </c>
       <c r="D32" s="5">
         <v>1</v>
       </c>
       <c r="E32" s="5">
         <v>1</v>
       </c>
       <c r="F32" s="5">
         <v>9</v>
       </c>
       <c r="G32" s="5">
         <v>9</v>
       </c>
       <c r="H32" s="6">
         <v>10</v>
       </c>
     </row>
     <row r="33" spans="1:8">
       <c r="A33" s="3">
         <v>27</v>
       </c>
       <c r="B33" s="4" t="s">
-        <v>464</v>
+        <v>462</v>
       </c>
       <c r="C33" s="4" t="s">
-        <v>412</v>
+        <v>410</v>
       </c>
       <c r="D33" s="5">
         <v>1</v>
       </c>
       <c r="E33" s="5">
         <v>1</v>
       </c>
       <c r="F33" s="5">
         <v>9</v>
       </c>
       <c r="G33" s="5">
         <v>9</v>
       </c>
       <c r="H33" s="6">
         <v>10</v>
       </c>
     </row>
     <row r="34" spans="1:8">
       <c r="A34" s="3">
         <v>29</v>
       </c>
       <c r="B34" s="4" t="s">
-        <v>465</v>
+        <v>463</v>
       </c>
       <c r="C34" s="4" t="s">
-        <v>466</v>
+        <v>464</v>
       </c>
       <c r="D34" s="5">
         <v>2</v>
       </c>
       <c r="E34" s="5">
         <v>2</v>
       </c>
       <c r="F34" s="5">
         <v>7</v>
       </c>
       <c r="G34" s="5">
         <v>7</v>
       </c>
       <c r="H34" s="6">
         <v>9</v>
       </c>
     </row>
     <row r="35" spans="1:8">
       <c r="A35" s="3">
         <v>30</v>
       </c>
       <c r="B35" s="4" t="s">
-        <v>467</v>
+        <v>465</v>
       </c>
       <c r="C35" s="4" t="s">
-        <v>468</v>
+        <v>466</v>
       </c>
       <c r="D35" s="5">
         <v>5</v>
       </c>
       <c r="E35" s="5">
         <v>5</v>
       </c>
       <c r="F35" s="5">
         <v>3</v>
       </c>
       <c r="G35" s="5">
         <v>3</v>
       </c>
       <c r="H35" s="6">
         <v>8</v>
       </c>
     </row>
     <row r="36" spans="1:8">
       <c r="A36" s="3">
         <v>30</v>
       </c>
       <c r="B36" s="4" t="s">
-        <v>469</v>
+        <v>467</v>
       </c>
       <c r="C36" s="4" t="s">
-        <v>424</v>
+        <v>422</v>
       </c>
       <c r="D36" s="5">
         <v>1</v>
       </c>
       <c r="E36" s="5">
         <v>1</v>
       </c>
       <c r="F36" s="5">
         <v>7</v>
       </c>
       <c r="G36" s="5">
         <v>7</v>
       </c>
       <c r="H36" s="6">
         <v>8</v>
       </c>
     </row>
     <row r="37" spans="1:8">
       <c r="A37" s="3">
         <v>32</v>
       </c>
       <c r="B37" s="4" t="s">
-        <v>470</v>
+        <v>468</v>
       </c>
       <c r="C37" s="4" t="s">
-        <v>432</v>
+        <v>430</v>
       </c>
       <c r="D37" s="5">
         <v>1</v>
       </c>
       <c r="E37" s="5">
         <v>1</v>
       </c>
       <c r="F37" s="5">
         <v>5</v>
       </c>
       <c r="G37" s="5">
         <v>5</v>
       </c>
       <c r="H37" s="6">
         <v>6</v>
       </c>
     </row>
     <row r="38" spans="1:8">
       <c r="A38" s="3">
         <v>33</v>
       </c>
       <c r="B38" s="4" t="s">
-        <v>471</v>
+        <v>469</v>
       </c>
       <c r="C38" s="4" t="s">
         <v>357</v>
       </c>
       <c r="D38" s="5">
         <v>5</v>
       </c>
       <c r="E38" s="5">
         <v>5</v>
       </c>
       <c r="F38" s="5">
         <v>0</v>
       </c>
       <c r="G38" s="5">
         <v>0</v>
       </c>
       <c r="H38" s="6">
         <v>5</v>
       </c>
     </row>
     <row r="39" spans="1:8">
       <c r="A39" s="3">
         <v>33</v>
       </c>
       <c r="B39" s="4" t="s">
-        <v>472</v>
+        <v>470</v>
       </c>
       <c r="C39" s="4" t="s">
-        <v>473</v>
+        <v>471</v>
       </c>
       <c r="D39" s="5">
         <v>1</v>
       </c>
       <c r="E39" s="5">
         <v>1</v>
       </c>
       <c r="F39" s="5">
         <v>4</v>
       </c>
       <c r="G39" s="5">
         <v>4</v>
       </c>
       <c r="H39" s="6">
         <v>5</v>
       </c>
     </row>
     <row r="40" spans="1:8">
       <c r="A40" s="3">
         <v>35</v>
       </c>
       <c r="B40" s="4" t="s">
-        <v>474</v>
+        <v>472</v>
       </c>
       <c r="C40" s="4" t="s">
         <v>362</v>
       </c>
       <c r="D40" s="5">
         <v>3</v>
       </c>
       <c r="E40" s="5">
         <v>3</v>
       </c>
       <c r="F40" s="5">
         <v>1</v>
       </c>
       <c r="G40" s="5">
         <v>1</v>
       </c>
       <c r="H40" s="6">
         <v>4</v>
       </c>
     </row>
     <row r="41" spans="1:8">
       <c r="A41" s="3">
         <v>35</v>
       </c>
       <c r="B41" s="4" t="s">
-        <v>475</v>
+        <v>473</v>
       </c>
       <c r="C41" s="4" t="s">
         <v>372</v>
       </c>
       <c r="D41" s="5">
         <v>1</v>
       </c>
       <c r="E41" s="5">
         <v>1</v>
       </c>
       <c r="F41" s="5">
         <v>3</v>
       </c>
       <c r="G41" s="5">
         <v>3</v>
       </c>
       <c r="H41" s="6">
         <v>4</v>
       </c>
     </row>
     <row r="42" spans="1:8">
       <c r="A42" s="3">
         <v>37</v>
       </c>
       <c r="B42" s="4" t="s">
-        <v>476</v>
+        <v>474</v>
       </c>
       <c r="C42" s="4" t="s">
-        <v>477</v>
+        <v>475</v>
       </c>
       <c r="D42" s="5">
         <v>3</v>
       </c>
       <c r="E42" s="5">
         <v>3</v>
       </c>
       <c r="F42" s="5">
         <v>0</v>
       </c>
       <c r="G42" s="5">
         <v>0</v>
       </c>
       <c r="H42" s="6">
         <v>3</v>
       </c>
     </row>
     <row r="43" spans="1:8">
       <c r="A43" s="3">
         <v>37</v>
       </c>
       <c r="B43" s="4" t="s">
-        <v>478</v>
+        <v>476</v>
       </c>
       <c r="C43" s="4" t="s">
-        <v>479</v>
+        <v>477</v>
       </c>
       <c r="D43" s="5">
         <v>3</v>
       </c>
       <c r="E43" s="5">
         <v>3</v>
       </c>
       <c r="F43" s="5">
         <v>0</v>
       </c>
       <c r="G43" s="5">
         <v>0</v>
       </c>
       <c r="H43" s="6">
         <v>3</v>
       </c>
     </row>
     <row r="44" spans="1:8">
       <c r="A44" s="3">
         <v>37</v>
       </c>
       <c r="B44" s="4" t="s">
-        <v>480</v>
+        <v>478</v>
       </c>
       <c r="C44" s="4" t="s">
-        <v>481</v>
+        <v>479</v>
       </c>
       <c r="D44" s="5">
         <v>3</v>
       </c>
       <c r="E44" s="5">
         <v>3</v>
       </c>
       <c r="F44" s="5">
         <v>0</v>
       </c>
       <c r="G44" s="5">
         <v>0</v>
       </c>
       <c r="H44" s="6">
         <v>3</v>
       </c>
     </row>
     <row r="45" spans="1:8">
       <c r="A45" s="3">
         <v>37</v>
       </c>
       <c r="B45" s="4" t="s">
-        <v>482</v>
+        <v>480</v>
       </c>
       <c r="C45" s="4" t="s">
-        <v>448</v>
+        <v>446</v>
       </c>
       <c r="D45" s="5">
         <v>2</v>
       </c>
       <c r="E45" s="5">
         <v>2</v>
       </c>
       <c r="F45" s="5">
         <v>1</v>
       </c>
       <c r="G45" s="5">
         <v>1</v>
       </c>
       <c r="H45" s="6">
         <v>3</v>
       </c>
     </row>
     <row r="46" spans="1:8">
       <c r="A46" s="3">
         <v>37</v>
       </c>
       <c r="B46" s="4" t="s">
-        <v>483</v>
+        <v>481</v>
       </c>
       <c r="C46" s="4" t="s">
-        <v>484</v>
+        <v>482</v>
       </c>
       <c r="D46" s="5">
         <v>2</v>
       </c>
       <c r="E46" s="5">
         <v>2</v>
       </c>
       <c r="F46" s="5">
         <v>1</v>
       </c>
       <c r="G46" s="5">
         <v>1</v>
       </c>
       <c r="H46" s="6">
         <v>3</v>
       </c>
     </row>
     <row r="47" spans="1:8">
       <c r="A47" s="3">
         <v>42</v>
       </c>
       <c r="B47" s="4" t="s">
         <v>379</v>
       </c>
       <c r="C47" s="4" t="s">
-        <v>352</v>
+        <v>354</v>
       </c>
       <c r="D47" s="5">
         <v>2</v>
       </c>
       <c r="E47" s="5">
         <v>2</v>
       </c>
       <c r="F47" s="5">
         <v>0</v>
       </c>
       <c r="G47" s="5">
         <v>0</v>
       </c>
       <c r="H47" s="6">
         <v>2</v>
       </c>
     </row>
     <row r="48" spans="1:8">
       <c r="A48" s="3">
         <v>42</v>
       </c>
       <c r="B48" s="4" t="s">
-        <v>485</v>
+        <v>483</v>
       </c>
       <c r="C48" s="4" t="s">
-        <v>486</v>
+        <v>484</v>
       </c>
       <c r="D48" s="5">
         <v>2</v>
       </c>
       <c r="E48" s="5">
         <v>2</v>
       </c>
       <c r="F48" s="5">
         <v>0</v>
       </c>
       <c r="G48" s="5">
         <v>0</v>
       </c>
       <c r="H48" s="6">
         <v>2</v>
       </c>
     </row>
     <row r="49" spans="1:8">
       <c r="A49" s="3">
         <v>42</v>
       </c>
       <c r="B49" s="4" t="s">
-        <v>487</v>
+        <v>485</v>
       </c>
       <c r="C49" s="4" t="s">
         <v>367</v>
       </c>
       <c r="D49" s="5">
         <v>2</v>
       </c>
       <c r="E49" s="5">
         <v>2</v>
       </c>
       <c r="F49" s="5">
         <v>0</v>
       </c>
       <c r="G49" s="5">
         <v>0</v>
       </c>
       <c r="H49" s="6">
         <v>2</v>
       </c>
     </row>
     <row r="50" spans="1:8">
       <c r="A50" s="3">
         <v>45</v>
       </c>
       <c r="B50" s="4" t="s">
         <v>263</v>
       </c>
       <c r="C50" s="4" t="s">
-        <v>488</v>
+        <v>486</v>
       </c>
       <c r="D50" s="5">
         <v>1</v>
       </c>
       <c r="E50" s="5">
         <v>1</v>
       </c>
       <c r="F50" s="5">
         <v>0</v>
       </c>
       <c r="G50" s="5">
         <v>0</v>
       </c>
       <c r="H50" s="6">
         <v>1</v>
       </c>
     </row>
     <row r="51" spans="1:8">
       <c r="A51" s="3">
         <v>45</v>
       </c>
       <c r="B51" s="4" t="s">
-        <v>489</v>
+        <v>487</v>
       </c>
       <c r="C51" s="4" t="s">
-        <v>490</v>
+        <v>488</v>
       </c>
       <c r="D51" s="5">
         <v>1</v>
       </c>
       <c r="E51" s="5">
         <v>1</v>
       </c>
       <c r="F51" s="5">
         <v>0</v>
       </c>
       <c r="G51" s="5">
         <v>0</v>
       </c>
       <c r="H51" s="6">
         <v>1</v>
       </c>
     </row>
     <row r="52" spans="1:8">
       <c r="A52" s="3">
         <v>45</v>
       </c>
       <c r="B52" s="4" t="s">
-        <v>491</v>
+        <v>489</v>
       </c>
       <c r="C52" s="4" t="s">
-        <v>492</v>
+        <v>490</v>
       </c>
       <c r="D52" s="5">
         <v>1</v>
       </c>
       <c r="E52" s="5">
         <v>1</v>
       </c>
       <c r="F52" s="5">
         <v>0</v>
       </c>
       <c r="G52" s="5">
         <v>0</v>
       </c>
       <c r="H52" s="6">
         <v>1</v>
       </c>
     </row>
     <row r="53" spans="1:8">
       <c r="A53" s="3">
         <v>45</v>
       </c>
       <c r="B53" s="4" t="s">
-        <v>446</v>
+        <v>444</v>
       </c>
       <c r="C53" s="4" t="s">
-        <v>492</v>
+        <v>490</v>
       </c>
       <c r="D53" s="5">
         <v>1</v>
       </c>
       <c r="E53" s="5">
         <v>1</v>
       </c>
       <c r="F53" s="5">
         <v>0</v>
       </c>
       <c r="G53" s="5">
         <v>0</v>
       </c>
       <c r="H53" s="6">
         <v>1</v>
       </c>
     </row>
     <row r="54" spans="1:8">
       <c r="A54" s="3">
         <v>45</v>
       </c>
       <c r="B54" s="4" t="s">
-        <v>456</v>
+        <v>454</v>
       </c>
       <c r="C54" s="4" t="s">
         <v>357</v>
       </c>
       <c r="D54" s="5">
         <v>1</v>
       </c>
       <c r="E54" s="5">
         <v>1</v>
       </c>
       <c r="F54" s="5">
         <v>0</v>
       </c>
       <c r="G54" s="5">
         <v>0</v>
       </c>
       <c r="H54" s="6">
         <v>1</v>
       </c>
     </row>
     <row r="55" spans="1:8">
       <c r="A55" s="3">
         <v>45</v>
       </c>
       <c r="B55" s="4" t="s">
-        <v>493</v>
+        <v>491</v>
       </c>
       <c r="C55" s="4" t="s">
-        <v>494</v>
+        <v>492</v>
       </c>
       <c r="D55" s="5">
         <v>1</v>
       </c>
       <c r="E55" s="5">
         <v>1</v>
       </c>
       <c r="F55" s="5">
         <v>0</v>
       </c>
       <c r="G55" s="5">
         <v>0</v>
       </c>
       <c r="H55" s="6">
         <v>1</v>
       </c>
     </row>
     <row r="56" spans="1:8">
       <c r="A56" s="3">
         <v>45</v>
       </c>
       <c r="B56" s="4" t="s">
-        <v>495</v>
+        <v>493</v>
       </c>
       <c r="C56" s="4" t="s">
         <v>382</v>
       </c>
       <c r="D56" s="5">
         <v>1</v>
       </c>
       <c r="E56" s="5">
         <v>1</v>
       </c>
       <c r="F56" s="5">
         <v>0</v>
       </c>
       <c r="G56" s="5">
         <v>0</v>
       </c>
       <c r="H56" s="6">
         <v>1</v>
       </c>
     </row>
     <row r="57" spans="1:8">
       <c r="A57" s="3">
         <v>45</v>
       </c>
       <c r="B57" s="4" t="s">
         <v>349</v>
       </c>
       <c r="C57" s="4" t="s">
-        <v>473</v>
+        <v>471</v>
       </c>
       <c r="D57" s="5">
         <v>1</v>
       </c>
       <c r="E57" s="5">
         <v>1</v>
       </c>
       <c r="F57" s="5">
         <v>0</v>
       </c>
       <c r="G57" s="5">
         <v>0</v>
       </c>
       <c r="H57" s="6">
         <v>1</v>
       </c>
     </row>
     <row r="58" spans="1:8">
       <c r="A58" s="3">
         <v>45</v>
       </c>
       <c r="B58" s="4" t="s">
-        <v>496</v>
+        <v>494</v>
       </c>
       <c r="C58" s="4" t="s">
-        <v>473</v>
+        <v>471</v>
       </c>
       <c r="D58" s="5">
         <v>1</v>
       </c>
       <c r="E58" s="5">
         <v>1</v>
       </c>
       <c r="F58" s="5">
         <v>0</v>
       </c>
       <c r="G58" s="5">
         <v>0</v>
       </c>
       <c r="H58" s="6">
         <v>1</v>
       </c>
     </row>
     <row r="59" spans="1:8">
       <c r="A59" s="3">
         <v>45</v>
       </c>
       <c r="B59" s="4" t="s">
-        <v>497</v>
+        <v>495</v>
       </c>
       <c r="C59" s="4" t="s">
-        <v>434</v>
+        <v>432</v>
       </c>
       <c r="D59" s="5">
         <v>1</v>
       </c>
       <c r="E59" s="5">
         <v>1</v>
       </c>
       <c r="F59" s="5">
         <v>0</v>
       </c>
       <c r="G59" s="5">
         <v>0</v>
       </c>
       <c r="H59" s="6">
         <v>1</v>
       </c>
     </row>
     <row r="60" spans="1:8">
       <c r="A60" s="3">
         <v>45</v>
       </c>
       <c r="B60" s="4" t="s">
-        <v>498</v>
+        <v>496</v>
       </c>
       <c r="C60" s="4" t="s">
-        <v>484</v>
+        <v>482</v>
       </c>
       <c r="D60" s="5">
         <v>1</v>
       </c>
       <c r="E60" s="5">
         <v>1</v>
       </c>
       <c r="F60" s="5">
         <v>0</v>
       </c>
       <c r="G60" s="5">
         <v>0</v>
       </c>
       <c r="H60" s="6">
         <v>1</v>
       </c>
     </row>
     <row r="61" spans="1:8">
       <c r="A61" s="3">
         <v>45</v>
       </c>
       <c r="B61" s="4" t="s">
-        <v>499</v>
+        <v>497</v>
       </c>
       <c r="C61" s="4" t="s">
-        <v>500</v>
+        <v>498</v>
       </c>
       <c r="D61" s="5">
         <v>1</v>
       </c>
       <c r="E61" s="5">
         <v>1</v>
       </c>
       <c r="F61" s="5">
         <v>0</v>
       </c>
       <c r="G61" s="5">
         <v>0</v>
       </c>
       <c r="H61" s="6">
         <v>1</v>
       </c>
     </row>
     <row r="62" spans="1:8">
       <c r="A62" s="3">
         <v>45</v>
       </c>
       <c r="B62" s="4" t="s">
-        <v>501</v>
+        <v>499</v>
       </c>
       <c r="C62" s="4" t="s">
-        <v>442</v>
+        <v>440</v>
       </c>
       <c r="D62" s="5">
         <v>1</v>
       </c>
       <c r="E62" s="5">
         <v>1</v>
       </c>
       <c r="F62" s="5">
         <v>0</v>
       </c>
       <c r="G62" s="5">
         <v>0</v>
       </c>
       <c r="H62" s="6">
         <v>1</v>
       </c>
     </row>
     <row r="63" spans="1:8">
       <c r="A63" s="3">
         <v>45</v>
       </c>
       <c r="B63" s="4" t="s">
-        <v>502</v>
+        <v>500</v>
       </c>
       <c r="C63" s="4" t="s">
-        <v>392</v>
+        <v>390</v>
       </c>
       <c r="D63" s="5">
         <v>1</v>
       </c>
       <c r="E63" s="5">
         <v>1</v>
       </c>
       <c r="F63" s="5">
         <v>0</v>
       </c>
       <c r="G63" s="5">
         <v>0</v>
       </c>
       <c r="H63" s="6">
         <v>1</v>
       </c>
     </row>
     <row r="64" spans="1:8">
       <c r="A64" s="3">
         <v>45</v>
       </c>
       <c r="B64" s="4" t="s">
-        <v>503</v>
+        <v>501</v>
       </c>
       <c r="C64" s="4" t="s">
-        <v>352</v>
+        <v>354</v>
       </c>
       <c r="D64" s="5">
         <v>1</v>
       </c>
       <c r="E64" s="5">
         <v>1</v>
       </c>
       <c r="F64" s="5">
         <v>0</v>
       </c>
       <c r="G64" s="5">
         <v>0</v>
       </c>
       <c r="H64" s="6">
         <v>1</v>
       </c>
     </row>
     <row r="65" spans="1:8">
       <c r="A65" s="3">
         <v>45</v>
       </c>
       <c r="B65" s="4" t="s">
-        <v>504</v>
+        <v>502</v>
       </c>
       <c r="C65" s="4" t="s">
-        <v>352</v>
+        <v>354</v>
       </c>
       <c r="D65" s="5">
         <v>1</v>
       </c>
       <c r="E65" s="5">
         <v>1</v>
       </c>
       <c r="F65" s="5">
         <v>0</v>
       </c>
       <c r="G65" s="5">
         <v>0</v>
       </c>
       <c r="H65" s="6">
         <v>1</v>
       </c>
     </row>
     <row r="66" spans="1:8">
       <c r="A66" s="3">
         <v>45</v>
       </c>
       <c r="B66" s="4" t="s">
         <v>385</v>
       </c>
       <c r="C66" s="4" t="s">
-        <v>505</v>
+        <v>503</v>
       </c>
       <c r="D66" s="5">
         <v>1</v>
       </c>
       <c r="E66" s="5">
         <v>1</v>
       </c>
       <c r="F66" s="5">
         <v>0</v>
       </c>
       <c r="G66" s="5">
         <v>0</v>
       </c>
       <c r="H66" s="6">
         <v>1</v>
       </c>
     </row>
     <row r="67" spans="1:8">
       <c r="A67" s="3">
         <v>45</v>
       </c>
       <c r="B67" s="4" t="s">
-        <v>506</v>
+        <v>504</v>
       </c>
       <c r="C67" s="4" t="s">
-        <v>507</v>
+        <v>505</v>
       </c>
       <c r="D67" s="5">
         <v>1</v>
       </c>
       <c r="E67" s="5">
         <v>1</v>
       </c>
       <c r="F67" s="5">
         <v>0</v>
       </c>
       <c r="G67" s="5">
         <v>0</v>
       </c>
       <c r="H67" s="6">
         <v>1</v>
       </c>
     </row>
     <row r="68" spans="1:8">
       <c r="A68" s="3">
         <v>45</v>
       </c>
       <c r="B68" s="4" t="s">
-        <v>508</v>
+        <v>506</v>
       </c>
       <c r="C68" s="4" t="s">
         <v>346</v>
       </c>
       <c r="D68" s="5">
         <v>1</v>
       </c>
       <c r="E68" s="5">
         <v>1</v>
       </c>
       <c r="F68" s="5">
         <v>0</v>
       </c>
       <c r="G68" s="5">
         <v>0</v>
       </c>
       <c r="H68" s="6">
         <v>1</v>
       </c>
     </row>
     <row r="69" spans="1:8">
       <c r="A69" s="3">
         <v>45</v>
       </c>
       <c r="B69" s="4" t="s">
-        <v>353</v>
+        <v>351</v>
       </c>
       <c r="C69" s="4" t="s">
         <v>346</v>
       </c>
       <c r="D69" s="5">
         <v>1</v>
       </c>
       <c r="E69" s="5">
         <v>1</v>
       </c>
       <c r="F69" s="5">
         <v>0</v>
       </c>
       <c r="G69" s="5">
         <v>0</v>
       </c>
       <c r="H69" s="6">
         <v>1</v>
       </c>
     </row>
     <row r="70" spans="1:8">
       <c r="A70" s="3">
         <v>45</v>
       </c>
       <c r="B70" s="4" t="s">
-        <v>509</v>
+        <v>507</v>
       </c>
       <c r="C70" s="4" t="s">
         <v>346</v>
       </c>
       <c r="D70" s="5">
         <v>1</v>
       </c>
       <c r="E70" s="5">
         <v>1</v>
       </c>
       <c r="F70" s="5">
         <v>0</v>
       </c>
       <c r="G70" s="5">
         <v>0</v>
       </c>
       <c r="H70" s="6">
         <v>1</v>
       </c>
     </row>
     <row r="71" spans="1:8">
       <c r="A71" s="3">
         <v>45</v>
       </c>
       <c r="B71" s="4" t="s">
-        <v>510</v>
+        <v>508</v>
       </c>
       <c r="C71" s="4" t="s">
-        <v>511</v>
+        <v>509</v>
       </c>
       <c r="D71" s="5">
         <v>1</v>
       </c>
       <c r="E71" s="5">
         <v>1</v>
       </c>
       <c r="F71" s="5">
         <v>0</v>
       </c>
       <c r="G71" s="5">
         <v>0</v>
       </c>
       <c r="H71" s="6">
         <v>1</v>
       </c>
     </row>
     <row r="72" spans="1:8">
       <c r="A72" s="3">
         <v>45</v>
       </c>
       <c r="B72" s="4" t="s">
-        <v>512</v>
+        <v>510</v>
       </c>
       <c r="C72" s="4" t="s">
-        <v>513</v>
+        <v>511</v>
       </c>
       <c r="D72" s="5">
         <v>1</v>
       </c>
       <c r="E72" s="5">
         <v>1</v>
       </c>
       <c r="F72" s="5">
         <v>0</v>
       </c>
       <c r="G72" s="5">
         <v>0</v>
       </c>
       <c r="H72" s="6">
         <v>1</v>
       </c>
     </row>
     <row r="73" spans="1:8">
       <c r="A73" s="3">
         <v>45</v>
       </c>
       <c r="B73" s="4" t="s">
-        <v>514</v>
+        <v>512</v>
       </c>
       <c r="C73" s="4" t="s">
         <v>372</v>
       </c>
       <c r="D73" s="5">
         <v>1</v>
       </c>
       <c r="E73" s="5">
         <v>1</v>
       </c>
       <c r="F73" s="5">
         <v>0</v>
       </c>
       <c r="G73" s="5">
         <v>0</v>
       </c>
       <c r="H73" s="6">
         <v>1</v>
       </c>
     </row>
     <row r="74" spans="1:8">
       <c r="A74" s="3">
         <v>45</v>
       </c>
       <c r="B74" s="4" t="s">
-        <v>515</v>
+        <v>513</v>
       </c>
       <c r="C74" s="4" t="s">
-        <v>516</v>
+        <v>514</v>
       </c>
       <c r="D74" s="5">
         <v>1</v>
       </c>
       <c r="E74" s="5">
         <v>1</v>
       </c>
       <c r="F74" s="5">
         <v>0</v>
       </c>
       <c r="G74" s="5">
         <v>0</v>
       </c>
       <c r="H74" s="6">
         <v>1</v>
       </c>
     </row>
     <row r="75" spans="1:8">
       <c r="A75" s="3">
         <v>45</v>
       </c>
       <c r="B75" s="4" t="s">
-        <v>517</v>
+        <v>515</v>
       </c>
       <c r="C75" s="4" t="s">
-        <v>518</v>
+        <v>516</v>
       </c>
       <c r="D75" s="5">
         <v>1</v>
       </c>
       <c r="E75" s="5">
         <v>1</v>
       </c>
       <c r="F75" s="5">
         <v>0</v>
       </c>
       <c r="G75" s="5">
         <v>0</v>
       </c>
       <c r="H75" s="6">
         <v>1</v>
       </c>
     </row>
     <row r="76" spans="1:8">
       <c r="A76" s="3">
         <v>45</v>
       </c>
       <c r="B76" s="4" t="s">
-        <v>519</v>
+        <v>517</v>
       </c>
       <c r="C76" s="4" t="s">
-        <v>520</v>
+        <v>518</v>
       </c>
       <c r="D76" s="5">
         <v>1</v>
       </c>
       <c r="E76" s="5">
         <v>1</v>
       </c>
       <c r="F76" s="5">
         <v>0</v>
       </c>
       <c r="G76" s="5">
         <v>0</v>
       </c>
       <c r="H76" s="6">
         <v>1</v>
       </c>
     </row>
     <row r="77" spans="1:8">
       <c r="A77" s="3">
         <v>45</v>
       </c>
       <c r="B77" s="4" t="s">
-        <v>521</v>
+        <v>519</v>
       </c>
       <c r="C77" s="4" t="s">
-        <v>522</v>
+        <v>520</v>
       </c>
       <c r="D77" s="5">
         <v>1</v>
       </c>
       <c r="E77" s="5">
         <v>1</v>
       </c>
       <c r="F77" s="5">
         <v>0</v>
       </c>
       <c r="G77" s="5">
         <v>0</v>
       </c>
       <c r="H77" s="6">
         <v>1</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>