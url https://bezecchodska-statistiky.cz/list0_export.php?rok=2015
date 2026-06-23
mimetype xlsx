--- v0 (2026-01-09)
+++ v1 (2026-06-23)
@@ -24,51 +24,51 @@
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="6" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
     <sheet name="Muži do 40 let" sheetId="2" r:id="rId5"/>
     <sheet name="Muži do 50 let" sheetId="3" r:id="rId6"/>
     <sheet name="Muži do 60 let" sheetId="4" r:id="rId7"/>
     <sheet name="Muži nad 60 let" sheetId="5" r:id="rId8"/>
     <sheet name="Ženy do 35 let" sheetId="6" r:id="rId9"/>
     <sheet name="Ženy nad 35 let" sheetId="7" r:id="rId10"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="363">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="364">
   <si>
     <t>Výsledková listina</t>
   </si>
   <si>
     <t>Běžec Chodska 2015</t>
   </si>
   <si>
     <t>Muži do 40 let</t>
   </si>
   <si>
     <t>Pořadí</t>
   </si>
   <si>
     <t>Příjmení</t>
   </si>
   <si>
     <t>Jméno</t>
   </si>
   <si>
     <t>Počet závodů</t>
   </si>
   <si>
     <t>Účast. body</t>
   </si>
   <si>
@@ -395,387 +395,390 @@
   <si>
     <t xml:space="preserve">Husník </t>
   </si>
   <si>
     <t xml:space="preserve">Havlovic </t>
   </si>
   <si>
     <t xml:space="preserve">Böhm </t>
   </si>
   <si>
     <t xml:space="preserve">Kožíšek </t>
   </si>
   <si>
     <t xml:space="preserve">Kupilík </t>
   </si>
   <si>
     <t xml:space="preserve">Hrádek </t>
   </si>
   <si>
     <t xml:space="preserve">Janík </t>
   </si>
   <si>
     <t xml:space="preserve">Selnar </t>
   </si>
   <si>
+    <t>Červený</t>
+  </si>
+  <si>
+    <t>Gustav</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Suk </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Šefčík </t>
+  </si>
+  <si>
+    <t>Antonín</t>
+  </si>
+  <si>
+    <t>Muži do 50 let</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Švarc </t>
+  </si>
+  <si>
+    <t>Norbert</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Kubal </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Kolář </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Konop </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Trávníček </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Štefek </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Horský </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Forster </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Zelenka </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Veber </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Doubek </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Höll </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Šimurda </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Beshir </t>
+  </si>
+  <si>
+    <t>Ervin</t>
+  </si>
+  <si>
+    <t xml:space="preserve">März </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Hammerle </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Levička </t>
+  </si>
+  <si>
+    <t>Zbyněk</t>
+  </si>
+  <si>
+    <t>Richard</t>
+  </si>
+  <si>
+    <t>Hohmann</t>
+  </si>
+  <si>
+    <t>Dirk</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Wallenfels </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Kraus </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Gleissl </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Škarda </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Schneider </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Steinberger </t>
+  </si>
+  <si>
+    <t>Jaromír</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Schreiner </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Schmidt </t>
+  </si>
+  <si>
+    <t>Hans</t>
+  </si>
+  <si>
+    <t>Miloslav</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Bíman </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Rejzek </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ledvina </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Bergler </t>
+  </si>
+  <si>
+    <t>Erwin</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Holomoj </t>
+  </si>
+  <si>
+    <t>David</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Pytelka </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Bauer </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Fidrant </t>
+  </si>
+  <si>
+    <t>Ladislav</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Flierl </t>
+  </si>
+  <si>
+    <t>Christian</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Fábik </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Fabián </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Brůžička </t>
+  </si>
+  <si>
+    <t>Stanislav</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Hosnédl </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Lukáš </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Kinkor </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Neumann </t>
+  </si>
+  <si>
+    <t>Michael</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Leitl </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Grünwald </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Horák </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Šubrt </t>
+  </si>
+  <si>
+    <t>Muži do 60 let</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Beroušek </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Sýkora </t>
+  </si>
+  <si>
+    <t xml:space="preserve">David </t>
+  </si>
+  <si>
+    <t>Ivan</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Voráček </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Vlasák </t>
+  </si>
+  <si>
+    <t>Jaroslav</t>
+  </si>
+  <si>
+    <t>Roman</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Polák </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Dufek </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Kuželka </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Kalista </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Kotek </t>
+  </si>
+  <si>
+    <t>Silvestr</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Novotný </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Hojda </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Holický </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Matějka </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Vaněk </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Maršík </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Pavel </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Kovařík </t>
+  </si>
+  <si>
+    <t>Oldřich</t>
+  </si>
+  <si>
+    <t>Rudolf</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Knott </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Kroupa </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Kukaň </t>
+  </si>
+  <si>
+    <t>František</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ožana </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Koller </t>
+  </si>
+  <si>
+    <t>Georg</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ehrl </t>
+  </si>
+  <si>
+    <t>Ernst</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Groš </t>
+  </si>
+  <si>
+    <t>Štefan</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Cmaro </t>
+  </si>
+  <si>
+    <t>Libor</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Heinz </t>
+  </si>
+  <si>
+    <t>Kris</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Mašek </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Hofmann </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Göttlinger </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Příbek </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Harald </t>
+  </si>
+  <si>
+    <t>Merkl</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Kašparec </t>
+  </si>
+  <si>
     <t xml:space="preserve">Černý </t>
-  </si>
-[...334 lines deleted...]
-    <t xml:space="preserve">Kašparec </t>
   </si>
   <si>
     <t xml:space="preserve">Nágl </t>
   </si>
   <si>
     <t xml:space="preserve">Mareš </t>
   </si>
   <si>
     <t xml:space="preserve">Häusler </t>
   </si>
   <si>
     <t>Günter</t>
   </si>
   <si>
     <t>Muži nad 60 let</t>
   </si>
   <si>
     <t xml:space="preserve">Fait </t>
   </si>
   <si>
     <t xml:space="preserve">Lukačišin </t>
   </si>
   <si>
     <t xml:space="preserve">Valtr </t>
   </si>
@@ -6395,158 +6398,158 @@
       </c>
       <c r="C42" s="4" t="s">
         <v>32</v>
       </c>
       <c r="D42" s="5">
         <v>1</v>
       </c>
       <c r="E42" s="5">
         <v>1</v>
       </c>
       <c r="F42" s="5">
         <v>2</v>
       </c>
       <c r="G42" s="5">
         <v>2</v>
       </c>
       <c r="H42" s="6">
         <v>3</v>
       </c>
     </row>
     <row r="43" spans="1:8">
       <c r="A43" s="3">
         <v>37</v>
       </c>
       <c r="B43" s="4" t="s">
-        <v>123</v>
+        <v>236</v>
       </c>
       <c r="C43" s="4" t="s">
         <v>16</v>
       </c>
       <c r="D43" s="5">
         <v>1</v>
       </c>
       <c r="E43" s="5">
         <v>1</v>
       </c>
       <c r="F43" s="5">
         <v>2</v>
       </c>
       <c r="G43" s="5">
         <v>2</v>
       </c>
       <c r="H43" s="6">
         <v>3</v>
       </c>
     </row>
     <row r="44" spans="1:8">
       <c r="A44" s="3">
         <v>39</v>
       </c>
       <c r="B44" s="4" t="s">
-        <v>123</v>
+        <v>236</v>
       </c>
       <c r="C44" s="4" t="s">
         <v>16</v>
       </c>
       <c r="D44" s="5">
         <v>1</v>
       </c>
       <c r="E44" s="5">
         <v>1</v>
       </c>
       <c r="F44" s="5">
         <v>1</v>
       </c>
       <c r="G44" s="5">
         <v>1</v>
       </c>
       <c r="H44" s="6">
         <v>2</v>
       </c>
     </row>
     <row r="45" spans="1:8">
       <c r="A45" s="3">
         <v>40</v>
       </c>
       <c r="B45" s="4" t="s">
-        <v>236</v>
+        <v>237</v>
       </c>
       <c r="C45" s="4" t="s">
         <v>213</v>
       </c>
       <c r="D45" s="5">
         <v>1</v>
       </c>
       <c r="E45" s="5">
         <v>1</v>
       </c>
       <c r="F45" s="5">
         <v>0</v>
       </c>
       <c r="G45" s="5">
         <v>0</v>
       </c>
       <c r="H45" s="6">
         <v>1</v>
       </c>
     </row>
     <row r="46" spans="1:8">
       <c r="A46" s="3">
         <v>40</v>
       </c>
       <c r="B46" s="4" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
       <c r="C46" s="4" t="s">
         <v>22</v>
       </c>
       <c r="D46" s="5">
         <v>1</v>
       </c>
       <c r="E46" s="5">
         <v>1</v>
       </c>
       <c r="F46" s="5">
         <v>0</v>
       </c>
       <c r="G46" s="5">
         <v>0</v>
       </c>
       <c r="H46" s="6">
         <v>1</v>
       </c>
     </row>
     <row r="47" spans="1:8">
       <c r="A47" s="3">
         <v>40</v>
       </c>
       <c r="B47" s="4" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="C47" s="4" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="D47" s="5">
         <v>1</v>
       </c>
       <c r="E47" s="5">
         <v>1</v>
       </c>
       <c r="F47" s="5">
         <v>0</v>
       </c>
       <c r="G47" s="5">
         <v>0</v>
       </c>
       <c r="H47" s="6">
         <v>1</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
@@ -6562,85 +6565,85 @@
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="10" customWidth="true" style="0"/>
     <col min="2" max="2" width="20" customWidth="true" style="0"/>
     <col min="3" max="3" width="15" customWidth="true" style="0"/>
     <col min="4" max="4" width="15" customWidth="true" style="0"/>
     <col min="5" max="5" width="15" customWidth="true" style="0"/>
     <col min="6" max="6" width="15" customWidth="true" style="0"/>
     <col min="7" max="7" width="15" customWidth="true" style="0"/>
     <col min="8" max="8" width="15" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:8">
       <c r="A2" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:8">
       <c r="A3" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
     </row>
     <row r="5" spans="1:8">
       <c r="A5" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B5" s="2" t="s">
         <v>4</v>
       </c>
       <c r="C5" s="2" t="s">
         <v>5</v>
       </c>
       <c r="D5" s="2" t="s">
         <v>6</v>
       </c>
       <c r="E5" s="2" t="s">
         <v>7</v>
       </c>
       <c r="F5" s="2" t="s">
         <v>8</v>
       </c>
       <c r="G5" s="2" t="s">
         <v>9</v>
       </c>
       <c r="H5" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="6" spans="1:8">
       <c r="A6" s="3">
         <v>1</v>
       </c>
       <c r="B6" s="4" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="C6" s="4" t="s">
         <v>85</v>
       </c>
       <c r="D6" s="5">
         <v>13</v>
       </c>
       <c r="E6" s="5">
         <v>26</v>
       </c>
       <c r="F6" s="5">
         <v>149</v>
       </c>
       <c r="G6" s="5">
         <v>140</v>
       </c>
       <c r="H6" s="6">
         <v>166</v>
       </c>
     </row>
     <row r="7" spans="1:8">
       <c r="A7" s="3">
         <v>2</v>
       </c>
       <c r="B7" s="4" t="s">
@@ -6726,51 +6729,51 @@
       </c>
       <c r="C10" s="4" t="s">
         <v>217</v>
       </c>
       <c r="D10" s="5">
         <v>13</v>
       </c>
       <c r="E10" s="5">
         <v>26</v>
       </c>
       <c r="F10" s="5">
         <v>51</v>
       </c>
       <c r="G10" s="5">
         <v>50</v>
       </c>
       <c r="H10" s="6">
         <v>76</v>
       </c>
     </row>
     <row r="11" spans="1:8">
       <c r="A11" s="3">
         <v>6</v>
       </c>
       <c r="B11" s="4" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="C11" s="4" t="s">
         <v>110</v>
       </c>
       <c r="D11" s="5">
         <v>5</v>
       </c>
       <c r="E11" s="5">
         <v>5</v>
       </c>
       <c r="F11" s="5">
         <v>70</v>
       </c>
       <c r="G11" s="5">
         <v>70</v>
       </c>
       <c r="H11" s="6">
         <v>75</v>
       </c>
     </row>
     <row r="12" spans="1:8">
       <c r="A12" s="3">
         <v>7</v>
       </c>
       <c r="B12" s="4" t="s">
@@ -6778,103 +6781,103 @@
       </c>
       <c r="C12" s="4" t="s">
         <v>77</v>
       </c>
       <c r="D12" s="5">
         <v>9</v>
       </c>
       <c r="E12" s="5">
         <v>9</v>
       </c>
       <c r="F12" s="5">
         <v>51</v>
       </c>
       <c r="G12" s="5">
         <v>51</v>
       </c>
       <c r="H12" s="6">
         <v>60</v>
       </c>
     </row>
     <row r="13" spans="1:8">
       <c r="A13" s="3">
         <v>8</v>
       </c>
       <c r="B13" s="4" t="s">
-        <v>243</v>
+        <v>244</v>
       </c>
       <c r="C13" s="4" t="s">
-        <v>244</v>
+        <v>245</v>
       </c>
       <c r="D13" s="5">
         <v>9</v>
       </c>
       <c r="E13" s="5">
         <v>9</v>
       </c>
       <c r="F13" s="5">
         <v>48</v>
       </c>
       <c r="G13" s="5">
         <v>48</v>
       </c>
       <c r="H13" s="6">
         <v>57</v>
       </c>
     </row>
     <row r="14" spans="1:8">
       <c r="A14" s="3">
         <v>9</v>
       </c>
       <c r="B14" s="4" t="s">
-        <v>245</v>
+        <v>246</v>
       </c>
       <c r="C14" s="4" t="s">
         <v>98</v>
       </c>
       <c r="D14" s="5">
         <v>5</v>
       </c>
       <c r="E14" s="5">
         <v>5</v>
       </c>
       <c r="F14" s="5">
         <v>29</v>
       </c>
       <c r="G14" s="5">
         <v>29</v>
       </c>
       <c r="H14" s="6">
         <v>34</v>
       </c>
     </row>
     <row r="15" spans="1:8">
       <c r="A15" s="3">
         <v>10</v>
       </c>
       <c r="B15" s="4" t="s">
-        <v>246</v>
+        <v>247</v>
       </c>
       <c r="C15" s="4" t="s">
         <v>51</v>
       </c>
       <c r="D15" s="5">
         <v>1</v>
       </c>
       <c r="E15" s="5">
         <v>1</v>
       </c>
       <c r="F15" s="5">
         <v>14</v>
       </c>
       <c r="G15" s="5">
         <v>14</v>
       </c>
       <c r="H15" s="6">
         <v>15</v>
       </c>
     </row>
     <row r="16" spans="1:8">
       <c r="A16" s="3">
         <v>11</v>
       </c>
       <c r="B16" s="4" t="s">
@@ -6882,363 +6885,363 @@
       </c>
       <c r="C16" s="4" t="s">
         <v>98</v>
       </c>
       <c r="D16" s="5">
         <v>2</v>
       </c>
       <c r="E16" s="5">
         <v>2</v>
       </c>
       <c r="F16" s="5">
         <v>10</v>
       </c>
       <c r="G16" s="5">
         <v>10</v>
       </c>
       <c r="H16" s="6">
         <v>12</v>
       </c>
     </row>
     <row r="17" spans="1:8">
       <c r="A17" s="3">
         <v>11</v>
       </c>
       <c r="B17" s="4" t="s">
-        <v>247</v>
+        <v>248</v>
       </c>
       <c r="C17" s="4" t="s">
         <v>98</v>
       </c>
       <c r="D17" s="5">
         <v>1</v>
       </c>
       <c r="E17" s="5">
         <v>1</v>
       </c>
       <c r="F17" s="5">
         <v>11</v>
       </c>
       <c r="G17" s="5">
         <v>11</v>
       </c>
       <c r="H17" s="6">
         <v>12</v>
       </c>
     </row>
     <row r="18" spans="1:8">
       <c r="A18" s="3">
         <v>13</v>
       </c>
       <c r="B18" s="4" t="s">
         <v>156</v>
       </c>
       <c r="C18" s="4" t="s">
-        <v>248</v>
+        <v>249</v>
       </c>
       <c r="D18" s="5">
         <v>2</v>
       </c>
       <c r="E18" s="5">
         <v>2</v>
       </c>
       <c r="F18" s="5">
         <v>9</v>
       </c>
       <c r="G18" s="5">
         <v>9</v>
       </c>
       <c r="H18" s="6">
         <v>11</v>
       </c>
     </row>
     <row r="19" spans="1:8">
       <c r="A19" s="3">
         <v>14</v>
       </c>
       <c r="B19" s="4" t="s">
-        <v>249</v>
+        <v>250</v>
       </c>
       <c r="C19" s="4" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
       <c r="D19" s="5">
         <v>1</v>
       </c>
       <c r="E19" s="5">
         <v>1</v>
       </c>
       <c r="F19" s="5">
         <v>9</v>
       </c>
       <c r="G19" s="5">
         <v>9</v>
       </c>
       <c r="H19" s="6">
         <v>10</v>
       </c>
     </row>
     <row r="20" spans="1:8">
       <c r="A20" s="3">
         <v>14</v>
       </c>
       <c r="B20" s="4" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="C20" s="4" t="s">
         <v>32</v>
       </c>
       <c r="D20" s="5">
         <v>1</v>
       </c>
       <c r="E20" s="5">
         <v>1</v>
       </c>
       <c r="F20" s="5">
         <v>9</v>
       </c>
       <c r="G20" s="5">
         <v>9</v>
       </c>
       <c r="H20" s="6">
         <v>10</v>
       </c>
     </row>
     <row r="21" spans="1:8">
       <c r="A21" s="3">
         <v>16</v>
       </c>
       <c r="B21" s="4" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="C21" s="4" t="s">
         <v>162</v>
       </c>
       <c r="D21" s="5">
         <v>1</v>
       </c>
       <c r="E21" s="5">
         <v>1</v>
       </c>
       <c r="F21" s="5">
         <v>7</v>
       </c>
       <c r="G21" s="5">
         <v>7</v>
       </c>
       <c r="H21" s="6">
         <v>8</v>
       </c>
     </row>
     <row r="22" spans="1:8">
       <c r="A22" s="3">
         <v>16</v>
       </c>
       <c r="B22" s="4" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
       <c r="C22" s="4" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="D22" s="5">
         <v>1</v>
       </c>
       <c r="E22" s="5">
         <v>1</v>
       </c>
       <c r="F22" s="5">
         <v>7</v>
       </c>
       <c r="G22" s="5">
         <v>7</v>
       </c>
       <c r="H22" s="6">
         <v>8</v>
       </c>
     </row>
     <row r="23" spans="1:8">
       <c r="A23" s="3">
         <v>18</v>
       </c>
       <c r="B23" s="4" t="s">
         <v>117</v>
       </c>
       <c r="C23" s="4" t="s">
         <v>77</v>
       </c>
       <c r="D23" s="5">
         <v>1</v>
       </c>
       <c r="E23" s="5">
         <v>1</v>
       </c>
       <c r="F23" s="5">
         <v>6</v>
       </c>
       <c r="G23" s="5">
         <v>6</v>
       </c>
       <c r="H23" s="6">
         <v>7</v>
       </c>
     </row>
     <row r="24" spans="1:8">
       <c r="A24" s="3">
         <v>18</v>
       </c>
       <c r="B24" s="4" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="C24" s="4" t="s">
         <v>12</v>
       </c>
       <c r="D24" s="5">
         <v>1</v>
       </c>
       <c r="E24" s="5">
         <v>1</v>
       </c>
       <c r="F24" s="5">
         <v>6</v>
       </c>
       <c r="G24" s="5">
         <v>6</v>
       </c>
       <c r="H24" s="6">
         <v>7</v>
       </c>
     </row>
     <row r="25" spans="1:8">
       <c r="A25" s="3">
         <v>20</v>
       </c>
       <c r="B25" s="4" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
       <c r="C25" s="4" t="s">
         <v>49</v>
       </c>
       <c r="D25" s="5">
         <v>1</v>
       </c>
       <c r="E25" s="5">
         <v>1</v>
       </c>
       <c r="F25" s="5">
         <v>5</v>
       </c>
       <c r="G25" s="5">
         <v>5</v>
       </c>
       <c r="H25" s="6">
         <v>6</v>
       </c>
     </row>
     <row r="26" spans="1:8">
       <c r="A26" s="3">
         <v>20</v>
       </c>
       <c r="B26" s="4" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="C26" s="4" t="s">
         <v>12</v>
       </c>
       <c r="D26" s="5">
         <v>1</v>
       </c>
       <c r="E26" s="5">
         <v>1</v>
       </c>
       <c r="F26" s="5">
         <v>5</v>
       </c>
       <c r="G26" s="5">
         <v>5</v>
       </c>
       <c r="H26" s="6">
         <v>6</v>
       </c>
     </row>
     <row r="27" spans="1:8">
       <c r="A27" s="3">
         <v>22</v>
       </c>
       <c r="B27" s="4" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="C27" s="4" t="s">
         <v>12</v>
       </c>
       <c r="D27" s="5">
         <v>1</v>
       </c>
       <c r="E27" s="5">
         <v>1</v>
       </c>
       <c r="F27" s="5">
         <v>4</v>
       </c>
       <c r="G27" s="5">
         <v>4</v>
       </c>
       <c r="H27" s="6">
         <v>5</v>
       </c>
     </row>
     <row r="28" spans="1:8">
       <c r="A28" s="3">
         <v>23</v>
       </c>
       <c r="B28" s="4" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
       <c r="C28" s="4" t="s">
         <v>77</v>
       </c>
       <c r="D28" s="5">
         <v>1</v>
       </c>
       <c r="E28" s="5">
         <v>1</v>
       </c>
       <c r="F28" s="5">
         <v>3</v>
       </c>
       <c r="G28" s="5">
         <v>3</v>
       </c>
       <c r="H28" s="6">
         <v>4</v>
       </c>
     </row>
     <row r="29" spans="1:8">
       <c r="A29" s="3">
         <v>23</v>
       </c>
       <c r="B29" s="4" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="C29" s="4" t="s">
         <v>79</v>
       </c>
       <c r="D29" s="5">
         <v>1</v>
       </c>
       <c r="E29" s="5">
         <v>1</v>
       </c>
       <c r="F29" s="5">
         <v>3</v>
       </c>
       <c r="G29" s="5">
         <v>3</v>
       </c>
       <c r="H29" s="6">
         <v>4</v>
       </c>
     </row>
     <row r="30" spans="1:8">
       <c r="A30" s="3">
         <v>25</v>
       </c>
       <c r="B30" s="4" t="s">
@@ -7283,816 +7286,816 @@
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="10" customWidth="true" style="0"/>
     <col min="2" max="2" width="20" customWidth="true" style="0"/>
     <col min="3" max="3" width="15" customWidth="true" style="0"/>
     <col min="4" max="4" width="15" customWidth="true" style="0"/>
     <col min="5" max="5" width="15" customWidth="true" style="0"/>
     <col min="6" max="6" width="15" customWidth="true" style="0"/>
     <col min="7" max="7" width="15" customWidth="true" style="0"/>
     <col min="8" max="8" width="15" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:8">
       <c r="A2" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:8">
       <c r="A3" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
     </row>
     <row r="5" spans="1:8">
       <c r="A5" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B5" s="2" t="s">
         <v>4</v>
       </c>
       <c r="C5" s="2" t="s">
         <v>5</v>
       </c>
       <c r="D5" s="2" t="s">
         <v>6</v>
       </c>
       <c r="E5" s="2" t="s">
         <v>7</v>
       </c>
       <c r="F5" s="2" t="s">
         <v>8</v>
       </c>
       <c r="G5" s="2" t="s">
         <v>9</v>
       </c>
       <c r="H5" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="6" spans="1:8">
       <c r="A6" s="3">
         <v>1</v>
       </c>
       <c r="B6" s="4" t="s">
-        <v>262</v>
+        <v>263</v>
       </c>
       <c r="C6" s="4" t="s">
-        <v>263</v>
+        <v>264</v>
       </c>
       <c r="D6" s="5">
         <v>16</v>
       </c>
       <c r="E6" s="5">
         <v>32</v>
       </c>
       <c r="F6" s="5">
         <v>175</v>
       </c>
       <c r="G6" s="5">
         <v>145</v>
       </c>
       <c r="H6" s="6">
         <v>177</v>
       </c>
     </row>
     <row r="7" spans="1:8">
       <c r="A7" s="3">
         <v>2</v>
       </c>
       <c r="B7" s="4" t="s">
-        <v>264</v>
+        <v>265</v>
       </c>
       <c r="C7" s="4" t="s">
-        <v>265</v>
+        <v>266</v>
       </c>
       <c r="D7" s="5">
         <v>9</v>
       </c>
       <c r="E7" s="5">
         <v>9</v>
       </c>
       <c r="F7" s="5">
         <v>121</v>
       </c>
       <c r="G7" s="5">
         <v>121</v>
       </c>
       <c r="H7" s="6">
         <v>130</v>
       </c>
     </row>
     <row r="8" spans="1:8">
       <c r="A8" s="3">
         <v>3</v>
       </c>
       <c r="B8" s="4" t="s">
-        <v>266</v>
+        <v>267</v>
       </c>
       <c r="C8" s="4" t="s">
-        <v>267</v>
+        <v>268</v>
       </c>
       <c r="D8" s="5">
         <v>15</v>
       </c>
       <c r="E8" s="5">
         <v>30</v>
       </c>
       <c r="F8" s="5">
         <v>98</v>
       </c>
       <c r="G8" s="5">
         <v>87</v>
       </c>
       <c r="H8" s="6">
         <v>117</v>
       </c>
     </row>
     <row r="9" spans="1:8">
       <c r="A9" s="3">
         <v>4</v>
       </c>
       <c r="B9" s="4" t="s">
-        <v>268</v>
+        <v>269</v>
       </c>
       <c r="C9" s="4" t="s">
-        <v>269</v>
+        <v>270</v>
       </c>
       <c r="D9" s="5">
         <v>8</v>
       </c>
       <c r="E9" s="5">
         <v>8</v>
       </c>
       <c r="F9" s="5">
         <v>68</v>
       </c>
       <c r="G9" s="5">
         <v>68</v>
       </c>
       <c r="H9" s="6">
         <v>76</v>
       </c>
     </row>
     <row r="10" spans="1:8">
       <c r="A10" s="3">
         <v>5</v>
       </c>
       <c r="B10" s="4" t="s">
-        <v>264</v>
+        <v>265</v>
       </c>
       <c r="C10" s="4" t="s">
-        <v>270</v>
+        <v>271</v>
       </c>
       <c r="D10" s="5">
         <v>5</v>
       </c>
       <c r="E10" s="5">
         <v>5</v>
       </c>
       <c r="F10" s="5">
         <v>38</v>
       </c>
       <c r="G10" s="5">
         <v>38</v>
       </c>
       <c r="H10" s="6">
         <v>43</v>
       </c>
     </row>
     <row r="11" spans="1:8">
       <c r="A11" s="3">
         <v>6</v>
       </c>
       <c r="B11" s="4" t="s">
-        <v>271</v>
+        <v>272</v>
       </c>
       <c r="C11" s="4" t="s">
-        <v>272</v>
+        <v>273</v>
       </c>
       <c r="D11" s="5">
         <v>5</v>
       </c>
       <c r="E11" s="5">
         <v>5</v>
       </c>
       <c r="F11" s="5">
         <v>33</v>
       </c>
       <c r="G11" s="5">
         <v>33</v>
       </c>
       <c r="H11" s="6">
         <v>38</v>
       </c>
     </row>
     <row r="12" spans="1:8">
       <c r="A12" s="3">
         <v>7</v>
       </c>
       <c r="B12" s="4" t="s">
-        <v>273</v>
+        <v>274</v>
       </c>
       <c r="C12" s="4" t="s">
-        <v>274</v>
+        <v>275</v>
       </c>
       <c r="D12" s="5">
         <v>2</v>
       </c>
       <c r="E12" s="5">
         <v>2</v>
       </c>
       <c r="F12" s="5">
         <v>25</v>
       </c>
       <c r="G12" s="5">
         <v>25</v>
       </c>
       <c r="H12" s="6">
         <v>27</v>
       </c>
     </row>
     <row r="13" spans="1:8">
       <c r="A13" s="3">
         <v>8</v>
       </c>
       <c r="B13" s="4" t="s">
-        <v>275</v>
+        <v>276</v>
       </c>
       <c r="C13" s="4" t="s">
-        <v>276</v>
+        <v>277</v>
       </c>
       <c r="D13" s="5">
         <v>2</v>
       </c>
       <c r="E13" s="5">
         <v>2</v>
       </c>
       <c r="F13" s="5">
         <v>19</v>
       </c>
       <c r="G13" s="5">
         <v>19</v>
       </c>
       <c r="H13" s="6">
         <v>21</v>
       </c>
     </row>
     <row r="14" spans="1:8">
       <c r="A14" s="3">
         <v>9</v>
       </c>
       <c r="B14" s="4" t="s">
-        <v>277</v>
+        <v>278</v>
       </c>
       <c r="C14" s="4" t="s">
-        <v>274</v>
+        <v>275</v>
       </c>
       <c r="D14" s="5">
         <v>2</v>
       </c>
       <c r="E14" s="5">
         <v>2</v>
       </c>
       <c r="F14" s="5">
         <v>18</v>
       </c>
       <c r="G14" s="5">
         <v>18</v>
       </c>
       <c r="H14" s="6">
         <v>20</v>
       </c>
     </row>
     <row r="15" spans="1:8">
       <c r="A15" s="3">
         <v>10</v>
       </c>
       <c r="B15" s="4" t="s">
-        <v>278</v>
+        <v>279</v>
       </c>
       <c r="C15" s="4" t="s">
-        <v>279</v>
+        <v>280</v>
       </c>
       <c r="D15" s="5">
         <v>1</v>
       </c>
       <c r="E15" s="5">
         <v>1</v>
       </c>
       <c r="F15" s="5">
         <v>14</v>
       </c>
       <c r="G15" s="5">
         <v>14</v>
       </c>
       <c r="H15" s="6">
         <v>15</v>
       </c>
     </row>
     <row r="16" spans="1:8">
       <c r="A16" s="3">
         <v>11</v>
       </c>
       <c r="B16" s="4" t="s">
-        <v>280</v>
+        <v>281</v>
       </c>
       <c r="C16" s="4" t="s">
-        <v>281</v>
+        <v>282</v>
       </c>
       <c r="D16" s="5">
         <v>1</v>
       </c>
       <c r="E16" s="5">
         <v>1</v>
       </c>
       <c r="F16" s="5">
         <v>11</v>
       </c>
       <c r="G16" s="5">
         <v>11</v>
       </c>
       <c r="H16" s="6">
         <v>12</v>
       </c>
     </row>
     <row r="17" spans="1:8">
       <c r="A17" s="3">
         <v>11</v>
       </c>
       <c r="B17" s="4" t="s">
-        <v>282</v>
+        <v>283</v>
       </c>
       <c r="C17" s="4" t="s">
-        <v>283</v>
+        <v>284</v>
       </c>
       <c r="D17" s="5">
         <v>1</v>
       </c>
       <c r="E17" s="5">
         <v>1</v>
       </c>
       <c r="F17" s="5">
         <v>11</v>
       </c>
       <c r="G17" s="5">
         <v>11</v>
       </c>
       <c r="H17" s="6">
         <v>12</v>
       </c>
     </row>
     <row r="18" spans="1:8">
       <c r="A18" s="3">
         <v>11</v>
       </c>
       <c r="B18" s="4" t="s">
-        <v>284</v>
+        <v>285</v>
       </c>
       <c r="C18" s="4" t="s">
-        <v>285</v>
+        <v>286</v>
       </c>
       <c r="D18" s="5">
         <v>1</v>
       </c>
       <c r="E18" s="5">
         <v>1</v>
       </c>
       <c r="F18" s="5">
         <v>11</v>
       </c>
       <c r="G18" s="5">
         <v>11</v>
       </c>
       <c r="H18" s="6">
         <v>12</v>
       </c>
     </row>
     <row r="19" spans="1:8">
       <c r="A19" s="3">
         <v>11</v>
       </c>
       <c r="B19" s="4" t="s">
-        <v>286</v>
+        <v>287</v>
       </c>
       <c r="C19" s="4" t="s">
-        <v>287</v>
+        <v>288</v>
       </c>
       <c r="D19" s="5">
         <v>1</v>
       </c>
       <c r="E19" s="5">
         <v>1</v>
       </c>
       <c r="F19" s="5">
         <v>11</v>
       </c>
       <c r="G19" s="5">
         <v>11</v>
       </c>
       <c r="H19" s="6">
         <v>12</v>
       </c>
     </row>
     <row r="20" spans="1:8">
       <c r="A20" s="3">
         <v>11</v>
       </c>
       <c r="B20" s="4" t="s">
-        <v>288</v>
+        <v>289</v>
       </c>
       <c r="C20" s="4" t="s">
-        <v>289</v>
+        <v>290</v>
       </c>
       <c r="D20" s="5">
         <v>1</v>
       </c>
       <c r="E20" s="5">
         <v>1</v>
       </c>
       <c r="F20" s="5">
         <v>11</v>
       </c>
       <c r="G20" s="5">
         <v>11</v>
       </c>
       <c r="H20" s="6">
         <v>12</v>
       </c>
     </row>
     <row r="21" spans="1:8">
       <c r="A21" s="3">
         <v>16</v>
       </c>
       <c r="B21" s="4" t="s">
-        <v>280</v>
+        <v>281</v>
       </c>
       <c r="C21" s="4" t="s">
-        <v>263</v>
+        <v>264</v>
       </c>
       <c r="D21" s="5">
         <v>1</v>
       </c>
       <c r="E21" s="5">
         <v>1</v>
       </c>
       <c r="F21" s="5">
         <v>9</v>
       </c>
       <c r="G21" s="5">
         <v>9</v>
       </c>
       <c r="H21" s="6">
         <v>10</v>
       </c>
     </row>
     <row r="22" spans="1:8">
       <c r="A22" s="3">
         <v>16</v>
       </c>
       <c r="B22" s="4" t="s">
-        <v>290</v>
+        <v>291</v>
       </c>
       <c r="C22" s="4" t="s">
-        <v>291</v>
+        <v>292</v>
       </c>
       <c r="D22" s="5">
         <v>1</v>
       </c>
       <c r="E22" s="5">
         <v>1</v>
       </c>
       <c r="F22" s="5">
         <v>9</v>
       </c>
       <c r="G22" s="5">
         <v>9</v>
       </c>
       <c r="H22" s="6">
         <v>10</v>
       </c>
     </row>
     <row r="23" spans="1:8">
       <c r="A23" s="3">
         <v>16</v>
       </c>
       <c r="B23" s="4" t="s">
-        <v>292</v>
+        <v>293</v>
       </c>
       <c r="C23" s="4" t="s">
-        <v>293</v>
+        <v>294</v>
       </c>
       <c r="D23" s="5">
         <v>1</v>
       </c>
       <c r="E23" s="5">
         <v>1</v>
       </c>
       <c r="F23" s="5">
         <v>9</v>
       </c>
       <c r="G23" s="5">
         <v>9</v>
       </c>
       <c r="H23" s="6">
         <v>10</v>
       </c>
     </row>
     <row r="24" spans="1:8">
       <c r="A24" s="3">
         <v>19</v>
       </c>
       <c r="B24" s="4" t="s">
-        <v>294</v>
+        <v>295</v>
       </c>
       <c r="C24" s="4" t="s">
-        <v>295</v>
+        <v>296</v>
       </c>
       <c r="D24" s="5">
         <v>1</v>
       </c>
       <c r="E24" s="5">
         <v>1</v>
       </c>
       <c r="F24" s="5">
         <v>7</v>
       </c>
       <c r="G24" s="5">
         <v>7</v>
       </c>
       <c r="H24" s="6">
         <v>8</v>
       </c>
     </row>
     <row r="25" spans="1:8">
       <c r="A25" s="3">
         <v>20</v>
       </c>
       <c r="B25" s="4" t="s">
-        <v>296</v>
+        <v>297</v>
       </c>
       <c r="C25" s="4" t="s">
-        <v>274</v>
+        <v>275</v>
       </c>
       <c r="D25" s="5">
         <v>1</v>
       </c>
       <c r="E25" s="5">
         <v>1</v>
       </c>
       <c r="F25" s="5">
         <v>6</v>
       </c>
       <c r="G25" s="5">
         <v>6</v>
       </c>
       <c r="H25" s="6">
         <v>7</v>
       </c>
     </row>
     <row r="26" spans="1:8">
       <c r="A26" s="3">
         <v>20</v>
       </c>
       <c r="B26" s="4" t="s">
-        <v>297</v>
+        <v>298</v>
       </c>
       <c r="C26" s="4" t="s">
-        <v>270</v>
+        <v>271</v>
       </c>
       <c r="D26" s="5">
         <v>1</v>
       </c>
       <c r="E26" s="5">
         <v>1</v>
       </c>
       <c r="F26" s="5">
         <v>6</v>
       </c>
       <c r="G26" s="5">
         <v>6</v>
       </c>
       <c r="H26" s="6">
         <v>7</v>
       </c>
     </row>
     <row r="27" spans="1:8">
       <c r="A27" s="3">
         <v>22</v>
       </c>
       <c r="B27" s="4" t="s">
-        <v>298</v>
+        <v>299</v>
       </c>
       <c r="C27" s="4" t="s">
-        <v>299</v>
+        <v>300</v>
       </c>
       <c r="D27" s="5">
         <v>1</v>
       </c>
       <c r="E27" s="5">
         <v>1</v>
       </c>
       <c r="F27" s="5">
         <v>5</v>
       </c>
       <c r="G27" s="5">
         <v>5</v>
       </c>
       <c r="H27" s="6">
         <v>6</v>
       </c>
     </row>
     <row r="28" spans="1:8">
       <c r="A28" s="3">
         <v>22</v>
       </c>
       <c r="B28" s="4" t="s">
-        <v>300</v>
+        <v>301</v>
       </c>
       <c r="C28" s="4" t="s">
-        <v>301</v>
+        <v>302</v>
       </c>
       <c r="D28" s="5">
         <v>1</v>
       </c>
       <c r="E28" s="5">
         <v>1</v>
       </c>
       <c r="F28" s="5">
         <v>5</v>
       </c>
       <c r="G28" s="5">
         <v>5</v>
       </c>
       <c r="H28" s="6">
         <v>6</v>
       </c>
     </row>
     <row r="29" spans="1:8">
       <c r="A29" s="3">
         <v>24</v>
       </c>
       <c r="B29" s="4" t="s">
-        <v>302</v>
+        <v>303</v>
       </c>
       <c r="C29" s="4" t="s">
-        <v>303</v>
+        <v>304</v>
       </c>
       <c r="D29" s="5">
         <v>1</v>
       </c>
       <c r="E29" s="5">
         <v>1</v>
       </c>
       <c r="F29" s="5">
         <v>4</v>
       </c>
       <c r="G29" s="5">
         <v>4</v>
       </c>
       <c r="H29" s="6">
         <v>5</v>
       </c>
     </row>
     <row r="30" spans="1:8">
       <c r="A30" s="3">
         <v>24</v>
       </c>
       <c r="B30" s="4" t="s">
-        <v>304</v>
+        <v>305</v>
       </c>
       <c r="C30" s="4" t="s">
-        <v>265</v>
+        <v>266</v>
       </c>
       <c r="D30" s="5">
         <v>1</v>
       </c>
       <c r="E30" s="5">
         <v>1</v>
       </c>
       <c r="F30" s="5">
         <v>4</v>
       </c>
       <c r="G30" s="5">
         <v>4</v>
       </c>
       <c r="H30" s="6">
         <v>5</v>
       </c>
     </row>
     <row r="31" spans="1:8">
       <c r="A31" s="3">
         <v>26</v>
       </c>
       <c r="B31" s="4" t="s">
-        <v>305</v>
+        <v>306</v>
       </c>
       <c r="C31" s="4" t="s">
-        <v>295</v>
+        <v>296</v>
       </c>
       <c r="D31" s="5">
         <v>1</v>
       </c>
       <c r="E31" s="5">
         <v>1</v>
       </c>
       <c r="F31" s="5">
         <v>3</v>
       </c>
       <c r="G31" s="5">
         <v>3</v>
       </c>
       <c r="H31" s="6">
         <v>4</v>
       </c>
     </row>
     <row r="32" spans="1:8">
       <c r="A32" s="3">
         <v>26</v>
       </c>
       <c r="B32" s="4" t="s">
-        <v>306</v>
+        <v>307</v>
       </c>
       <c r="C32" s="4" t="s">
-        <v>281</v>
+        <v>282</v>
       </c>
       <c r="D32" s="5">
         <v>1</v>
       </c>
       <c r="E32" s="5">
         <v>1</v>
       </c>
       <c r="F32" s="5">
         <v>3</v>
       </c>
       <c r="G32" s="5">
         <v>3</v>
       </c>
       <c r="H32" s="6">
         <v>4</v>
       </c>
     </row>
     <row r="33" spans="1:8">
       <c r="A33" s="3">
         <v>26</v>
       </c>
       <c r="B33" s="4" t="s">
-        <v>307</v>
+        <v>308</v>
       </c>
       <c r="C33" s="4" t="s">
-        <v>308</v>
+        <v>309</v>
       </c>
       <c r="D33" s="5">
         <v>1</v>
       </c>
       <c r="E33" s="5">
         <v>1</v>
       </c>
       <c r="F33" s="5">
         <v>3</v>
       </c>
       <c r="G33" s="5">
         <v>3</v>
       </c>
       <c r="H33" s="6">
         <v>4</v>
       </c>
     </row>
     <row r="34" spans="1:8">
       <c r="A34" s="3">
         <v>29</v>
       </c>
       <c r="B34" s="4" t="s">
-        <v>309</v>
+        <v>310</v>
       </c>
       <c r="C34" s="4" t="s">
-        <v>274</v>
+        <v>275</v>
       </c>
       <c r="D34" s="5">
         <v>1</v>
       </c>
       <c r="E34" s="5">
         <v>1</v>
       </c>
       <c r="F34" s="5">
         <v>2</v>
       </c>
       <c r="G34" s="5">
         <v>2</v>
       </c>
       <c r="H34" s="6">
         <v>3</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
@@ -8108,894 +8111,894 @@
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="10" customWidth="true" style="0"/>
     <col min="2" max="2" width="20" customWidth="true" style="0"/>
     <col min="3" max="3" width="15" customWidth="true" style="0"/>
     <col min="4" max="4" width="15" customWidth="true" style="0"/>
     <col min="5" max="5" width="15" customWidth="true" style="0"/>
     <col min="6" max="6" width="15" customWidth="true" style="0"/>
     <col min="7" max="7" width="15" customWidth="true" style="0"/>
     <col min="8" max="8" width="15" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:8">
       <c r="A2" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:8">
       <c r="A3" t="s">
-        <v>310</v>
+        <v>311</v>
       </c>
     </row>
     <row r="5" spans="1:8">
       <c r="A5" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B5" s="2" t="s">
         <v>4</v>
       </c>
       <c r="C5" s="2" t="s">
         <v>5</v>
       </c>
       <c r="D5" s="2" t="s">
         <v>6</v>
       </c>
       <c r="E5" s="2" t="s">
         <v>7</v>
       </c>
       <c r="F5" s="2" t="s">
         <v>8</v>
       </c>
       <c r="G5" s="2" t="s">
         <v>9</v>
       </c>
       <c r="H5" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="6" spans="1:8">
       <c r="A6" s="3">
         <v>1</v>
       </c>
       <c r="B6" s="4" t="s">
-        <v>311</v>
+        <v>312</v>
       </c>
       <c r="C6" s="4" t="s">
-        <v>312</v>
+        <v>313</v>
       </c>
       <c r="D6" s="5">
         <v>12</v>
       </c>
       <c r="E6" s="5">
         <v>24</v>
       </c>
       <c r="F6" s="5">
         <v>155</v>
       </c>
       <c r="G6" s="5">
         <v>155</v>
       </c>
       <c r="H6" s="6">
         <v>179</v>
       </c>
     </row>
     <row r="7" spans="1:8">
       <c r="A7" s="3">
         <v>2</v>
       </c>
       <c r="B7" s="4" t="s">
-        <v>313</v>
+        <v>314</v>
       </c>
       <c r="C7" s="4" t="s">
-        <v>314</v>
+        <v>315</v>
       </c>
       <c r="D7" s="5">
         <v>12</v>
       </c>
       <c r="E7" s="5">
         <v>24</v>
       </c>
       <c r="F7" s="5">
         <v>120</v>
       </c>
       <c r="G7" s="5">
         <v>120</v>
       </c>
       <c r="H7" s="6">
         <v>144</v>
       </c>
     </row>
     <row r="8" spans="1:8">
       <c r="A8" s="3">
         <v>3</v>
       </c>
       <c r="B8" s="4" t="s">
-        <v>315</v>
+        <v>316</v>
       </c>
       <c r="C8" s="4" t="s">
-        <v>274</v>
+        <v>275</v>
       </c>
       <c r="D8" s="5">
         <v>11</v>
       </c>
       <c r="E8" s="5">
         <v>22</v>
       </c>
       <c r="F8" s="5">
         <v>74</v>
       </c>
       <c r="G8" s="5">
         <v>74</v>
       </c>
       <c r="H8" s="6">
         <v>96</v>
       </c>
     </row>
     <row r="9" spans="1:8">
       <c r="A9" s="3">
         <v>4</v>
       </c>
       <c r="B9" s="4" t="s">
-        <v>316</v>
+        <v>317</v>
       </c>
       <c r="C9" s="4" t="s">
-        <v>317</v>
+        <v>318</v>
       </c>
       <c r="D9" s="5">
         <v>6</v>
       </c>
       <c r="E9" s="5">
         <v>6</v>
       </c>
       <c r="F9" s="5">
         <v>43</v>
       </c>
       <c r="G9" s="5">
         <v>43</v>
       </c>
       <c r="H9" s="6">
         <v>49</v>
       </c>
     </row>
     <row r="10" spans="1:8">
       <c r="A10" s="3">
         <v>5</v>
       </c>
       <c r="B10" s="4" t="s">
-        <v>318</v>
+        <v>319</v>
       </c>
       <c r="C10" s="4" t="s">
-        <v>319</v>
+        <v>320</v>
       </c>
       <c r="D10" s="5">
         <v>4</v>
       </c>
       <c r="E10" s="5">
         <v>4</v>
       </c>
       <c r="F10" s="5">
         <v>34</v>
       </c>
       <c r="G10" s="5">
         <v>34</v>
       </c>
       <c r="H10" s="6">
         <v>38</v>
       </c>
     </row>
     <row r="11" spans="1:8">
       <c r="A11" s="3">
         <v>6</v>
       </c>
       <c r="B11" s="4" t="s">
-        <v>320</v>
+        <v>321</v>
       </c>
       <c r="C11" s="4" t="s">
-        <v>321</v>
+        <v>322</v>
       </c>
       <c r="D11" s="5">
         <v>2</v>
       </c>
       <c r="E11" s="5">
         <v>2</v>
       </c>
       <c r="F11" s="5">
         <v>25</v>
       </c>
       <c r="G11" s="5">
         <v>25</v>
       </c>
       <c r="H11" s="6">
         <v>27</v>
       </c>
     </row>
     <row r="12" spans="1:8">
       <c r="A12" s="3">
         <v>6</v>
       </c>
       <c r="B12" s="4" t="s">
-        <v>262</v>
+        <v>263</v>
       </c>
       <c r="C12" s="4" t="s">
-        <v>287</v>
+        <v>288</v>
       </c>
       <c r="D12" s="5">
         <v>2</v>
       </c>
       <c r="E12" s="5">
         <v>2</v>
       </c>
       <c r="F12" s="5">
         <v>25</v>
       </c>
       <c r="G12" s="5">
         <v>25</v>
       </c>
       <c r="H12" s="6">
         <v>27</v>
       </c>
     </row>
     <row r="13" spans="1:8">
       <c r="A13" s="3">
         <v>8</v>
       </c>
       <c r="B13" s="4" t="s">
-        <v>322</v>
+        <v>323</v>
       </c>
       <c r="C13" s="4" t="s">
-        <v>323</v>
+        <v>324</v>
       </c>
       <c r="D13" s="5">
         <v>2</v>
       </c>
       <c r="E13" s="5">
         <v>2</v>
       </c>
       <c r="F13" s="5">
         <v>22</v>
       </c>
       <c r="G13" s="5">
         <v>22</v>
       </c>
       <c r="H13" s="6">
         <v>24</v>
       </c>
     </row>
     <row r="14" spans="1:8">
       <c r="A14" s="3">
         <v>9</v>
       </c>
       <c r="B14" s="4" t="s">
-        <v>324</v>
+        <v>325</v>
       </c>
       <c r="C14" s="4" t="s">
-        <v>325</v>
+        <v>326</v>
       </c>
       <c r="D14" s="5">
         <v>2</v>
       </c>
       <c r="E14" s="5">
         <v>2</v>
       </c>
       <c r="F14" s="5">
         <v>16</v>
       </c>
       <c r="G14" s="5">
         <v>16</v>
       </c>
       <c r="H14" s="6">
         <v>18</v>
       </c>
     </row>
     <row r="15" spans="1:8">
       <c r="A15" s="3">
         <v>10</v>
       </c>
       <c r="B15" s="4" t="s">
-        <v>326</v>
+        <v>327</v>
       </c>
       <c r="C15" s="4" t="s">
-        <v>327</v>
+        <v>328</v>
       </c>
       <c r="D15" s="5">
         <v>2</v>
       </c>
       <c r="E15" s="5">
         <v>2</v>
       </c>
       <c r="F15" s="5">
         <v>13</v>
       </c>
       <c r="G15" s="5">
         <v>13</v>
       </c>
       <c r="H15" s="6">
         <v>15</v>
       </c>
     </row>
     <row r="16" spans="1:8">
       <c r="A16" s="3">
         <v>10</v>
       </c>
       <c r="B16" s="4" t="s">
-        <v>328</v>
+        <v>329</v>
       </c>
       <c r="C16" s="4" t="s">
-        <v>329</v>
+        <v>330</v>
       </c>
       <c r="D16" s="5">
         <v>1</v>
       </c>
       <c r="E16" s="5">
         <v>1</v>
       </c>
       <c r="F16" s="5">
         <v>14</v>
       </c>
       <c r="G16" s="5">
         <v>14</v>
       </c>
       <c r="H16" s="6">
         <v>15</v>
       </c>
     </row>
     <row r="17" spans="1:8">
       <c r="A17" s="3">
         <v>10</v>
       </c>
       <c r="B17" s="4" t="s">
-        <v>330</v>
+        <v>331</v>
       </c>
       <c r="C17" s="4" t="s">
-        <v>279</v>
+        <v>280</v>
       </c>
       <c r="D17" s="5">
         <v>1</v>
       </c>
       <c r="E17" s="5">
         <v>1</v>
       </c>
       <c r="F17" s="5">
         <v>14</v>
       </c>
       <c r="G17" s="5">
         <v>14</v>
       </c>
       <c r="H17" s="6">
         <v>15</v>
       </c>
     </row>
     <row r="18" spans="1:8">
       <c r="A18" s="3">
         <v>10</v>
       </c>
       <c r="B18" s="4" t="s">
-        <v>331</v>
+        <v>332</v>
       </c>
       <c r="C18" s="4" t="s">
-        <v>279</v>
+        <v>280</v>
       </c>
       <c r="D18" s="5">
         <v>1</v>
       </c>
       <c r="E18" s="5">
         <v>1</v>
       </c>
       <c r="F18" s="5">
         <v>14</v>
       </c>
       <c r="G18" s="5">
         <v>14</v>
       </c>
       <c r="H18" s="6">
         <v>15</v>
       </c>
     </row>
     <row r="19" spans="1:8">
       <c r="A19" s="3">
         <v>10</v>
       </c>
       <c r="B19" s="4" t="s">
-        <v>332</v>
+        <v>333</v>
       </c>
       <c r="C19" s="4" t="s">
-        <v>333</v>
+        <v>334</v>
       </c>
       <c r="D19" s="5">
         <v>1</v>
       </c>
       <c r="E19" s="5">
         <v>1</v>
       </c>
       <c r="F19" s="5">
         <v>14</v>
       </c>
       <c r="G19" s="5">
         <v>14</v>
       </c>
       <c r="H19" s="6">
         <v>15</v>
       </c>
     </row>
     <row r="20" spans="1:8">
       <c r="A20" s="3">
         <v>15</v>
       </c>
       <c r="B20" s="4" t="s">
-        <v>334</v>
+        <v>335</v>
       </c>
       <c r="C20" s="4" t="s">
-        <v>329</v>
+        <v>330</v>
       </c>
       <c r="D20" s="5">
         <v>1</v>
       </c>
       <c r="E20" s="5">
         <v>1</v>
       </c>
       <c r="F20" s="5">
         <v>11</v>
       </c>
       <c r="G20" s="5">
         <v>11</v>
       </c>
       <c r="H20" s="6">
         <v>12</v>
       </c>
     </row>
     <row r="21" spans="1:8">
       <c r="A21" s="3">
         <v>15</v>
       </c>
       <c r="B21" s="4" t="s">
-        <v>335</v>
+        <v>336</v>
       </c>
       <c r="C21" s="4" t="s">
-        <v>336</v>
+        <v>337</v>
       </c>
       <c r="D21" s="5">
         <v>1</v>
       </c>
       <c r="E21" s="5">
         <v>1</v>
       </c>
       <c r="F21" s="5">
         <v>11</v>
       </c>
       <c r="G21" s="5">
         <v>11</v>
       </c>
       <c r="H21" s="6">
         <v>12</v>
       </c>
     </row>
     <row r="22" spans="1:8">
       <c r="A22" s="3">
         <v>15</v>
       </c>
       <c r="B22" s="4" t="s">
-        <v>337</v>
+        <v>338</v>
       </c>
       <c r="C22" s="4" t="s">
-        <v>338</v>
+        <v>339</v>
       </c>
       <c r="D22" s="5">
         <v>1</v>
       </c>
       <c r="E22" s="5">
         <v>1</v>
       </c>
       <c r="F22" s="5">
         <v>11</v>
       </c>
       <c r="G22" s="5">
         <v>11</v>
       </c>
       <c r="H22" s="6">
         <v>12</v>
       </c>
     </row>
     <row r="23" spans="1:8">
       <c r="A23" s="3">
         <v>15</v>
       </c>
       <c r="B23" s="4" t="s">
-        <v>339</v>
+        <v>340</v>
       </c>
       <c r="C23" s="4" t="s">
-        <v>340</v>
+        <v>341</v>
       </c>
       <c r="D23" s="5">
         <v>1</v>
       </c>
       <c r="E23" s="5">
         <v>1</v>
       </c>
       <c r="F23" s="5">
         <v>11</v>
       </c>
       <c r="G23" s="5">
         <v>11</v>
       </c>
       <c r="H23" s="6">
         <v>12</v>
       </c>
     </row>
     <row r="24" spans="1:8">
       <c r="A24" s="3">
         <v>19</v>
       </c>
       <c r="B24" s="4" t="s">
-        <v>341</v>
+        <v>342</v>
       </c>
       <c r="C24" s="4" t="s">
-        <v>279</v>
+        <v>280</v>
       </c>
       <c r="D24" s="5">
         <v>1</v>
       </c>
       <c r="E24" s="5">
         <v>1</v>
       </c>
       <c r="F24" s="5">
         <v>9</v>
       </c>
       <c r="G24" s="5">
         <v>9</v>
       </c>
       <c r="H24" s="6">
         <v>10</v>
       </c>
     </row>
     <row r="25" spans="1:8">
       <c r="A25" s="3">
         <v>19</v>
       </c>
       <c r="B25" s="4" t="s">
-        <v>342</v>
+        <v>343</v>
       </c>
       <c r="C25" s="4" t="s">
-        <v>343</v>
+        <v>344</v>
       </c>
       <c r="D25" s="5">
         <v>1</v>
       </c>
       <c r="E25" s="5">
         <v>1</v>
       </c>
       <c r="F25" s="5">
         <v>9</v>
       </c>
       <c r="G25" s="5">
         <v>9</v>
       </c>
       <c r="H25" s="6">
         <v>10</v>
       </c>
     </row>
     <row r="26" spans="1:8">
       <c r="A26" s="3">
         <v>21</v>
       </c>
       <c r="B26" s="4" t="s">
-        <v>344</v>
+        <v>345</v>
       </c>
       <c r="C26" s="4" t="s">
-        <v>345</v>
+        <v>346</v>
       </c>
       <c r="D26" s="5">
         <v>2</v>
       </c>
       <c r="E26" s="5">
         <v>2</v>
       </c>
       <c r="F26" s="5">
         <v>7</v>
       </c>
       <c r="G26" s="5">
         <v>7</v>
       </c>
       <c r="H26" s="6">
         <v>9</v>
       </c>
     </row>
     <row r="27" spans="1:8">
       <c r="A27" s="3">
         <v>22</v>
       </c>
       <c r="B27" s="4" t="s">
-        <v>346</v>
+        <v>347</v>
       </c>
       <c r="C27" s="4" t="s">
-        <v>347</v>
+        <v>348</v>
       </c>
       <c r="D27" s="5">
         <v>1</v>
       </c>
       <c r="E27" s="5">
         <v>1</v>
       </c>
       <c r="F27" s="5">
         <v>7</v>
       </c>
       <c r="G27" s="5">
         <v>7</v>
       </c>
       <c r="H27" s="6">
         <v>8</v>
       </c>
     </row>
     <row r="28" spans="1:8">
       <c r="A28" s="3">
         <v>23</v>
       </c>
       <c r="B28" s="4" t="s">
-        <v>348</v>
+        <v>349</v>
       </c>
       <c r="C28" s="4" t="s">
-        <v>349</v>
+        <v>350</v>
       </c>
       <c r="D28" s="5">
         <v>1</v>
       </c>
       <c r="E28" s="5">
         <v>1</v>
       </c>
       <c r="F28" s="5">
         <v>6</v>
       </c>
       <c r="G28" s="5">
         <v>6</v>
       </c>
       <c r="H28" s="6">
         <v>7</v>
       </c>
     </row>
     <row r="29" spans="1:8">
       <c r="A29" s="3">
         <v>23</v>
       </c>
       <c r="B29" s="4" t="s">
-        <v>350</v>
+        <v>351</v>
       </c>
       <c r="C29" s="4" t="s">
-        <v>351</v>
+        <v>352</v>
       </c>
       <c r="D29" s="5">
         <v>1</v>
       </c>
       <c r="E29" s="5">
         <v>1</v>
       </c>
       <c r="F29" s="5">
         <v>6</v>
       </c>
       <c r="G29" s="5">
         <v>6</v>
       </c>
       <c r="H29" s="6">
         <v>7</v>
       </c>
     </row>
     <row r="30" spans="1:8">
       <c r="A30" s="3">
         <v>23</v>
       </c>
       <c r="B30" s="4" t="s">
-        <v>352</v>
+        <v>353</v>
       </c>
       <c r="C30" s="4" t="s">
-        <v>269</v>
+        <v>270</v>
       </c>
       <c r="D30" s="5">
         <v>1</v>
       </c>
       <c r="E30" s="5">
         <v>1</v>
       </c>
       <c r="F30" s="5">
         <v>6</v>
       </c>
       <c r="G30" s="5">
         <v>6</v>
       </c>
       <c r="H30" s="6">
         <v>7</v>
       </c>
     </row>
     <row r="31" spans="1:8">
       <c r="A31" s="3">
         <v>23</v>
       </c>
       <c r="B31" s="4" t="s">
-        <v>353</v>
+        <v>354</v>
       </c>
       <c r="C31" s="4" t="s">
-        <v>269</v>
+        <v>270</v>
       </c>
       <c r="D31" s="5">
         <v>1</v>
       </c>
       <c r="E31" s="5">
         <v>1</v>
       </c>
       <c r="F31" s="5">
         <v>6</v>
       </c>
       <c r="G31" s="5">
         <v>6</v>
       </c>
       <c r="H31" s="6">
         <v>7</v>
       </c>
     </row>
     <row r="32" spans="1:8">
       <c r="A32" s="3">
         <v>27</v>
       </c>
       <c r="B32" s="4" t="s">
-        <v>354</v>
+        <v>355</v>
       </c>
       <c r="C32" s="4" t="s">
-        <v>325</v>
+        <v>326</v>
       </c>
       <c r="D32" s="5">
         <v>1</v>
       </c>
       <c r="E32" s="5">
         <v>1</v>
       </c>
       <c r="F32" s="5">
         <v>5</v>
       </c>
       <c r="G32" s="5">
         <v>5</v>
       </c>
       <c r="H32" s="6">
         <v>6</v>
       </c>
     </row>
     <row r="33" spans="1:8">
       <c r="A33" s="3">
         <v>27</v>
       </c>
       <c r="B33" s="4" t="s">
-        <v>355</v>
+        <v>356</v>
       </c>
       <c r="C33" s="4" t="s">
-        <v>321</v>
+        <v>322</v>
       </c>
       <c r="D33" s="5">
         <v>1</v>
       </c>
       <c r="E33" s="5">
         <v>1</v>
       </c>
       <c r="F33" s="5">
         <v>5</v>
       </c>
       <c r="G33" s="5">
         <v>5</v>
       </c>
       <c r="H33" s="6">
         <v>6</v>
       </c>
     </row>
     <row r="34" spans="1:8">
       <c r="A34" s="3">
         <v>29</v>
       </c>
       <c r="B34" s="4" t="s">
-        <v>356</v>
+        <v>357</v>
       </c>
       <c r="C34" s="4" t="s">
-        <v>281</v>
+        <v>282</v>
       </c>
       <c r="D34" s="5">
         <v>1</v>
       </c>
       <c r="E34" s="5">
         <v>1</v>
       </c>
       <c r="F34" s="5">
         <v>4</v>
       </c>
       <c r="G34" s="5">
         <v>4</v>
       </c>
       <c r="H34" s="6">
         <v>5</v>
       </c>
     </row>
     <row r="35" spans="1:8">
       <c r="A35" s="3">
         <v>30</v>
       </c>
       <c r="B35" s="4" t="s">
-        <v>357</v>
+        <v>358</v>
       </c>
       <c r="C35" s="4" t="s">
-        <v>358</v>
+        <v>359</v>
       </c>
       <c r="D35" s="5">
         <v>1</v>
       </c>
       <c r="E35" s="5">
         <v>1</v>
       </c>
       <c r="F35" s="5">
         <v>3</v>
       </c>
       <c r="G35" s="5">
         <v>3</v>
       </c>
       <c r="H35" s="6">
         <v>4</v>
       </c>
     </row>
     <row r="36" spans="1:8">
       <c r="A36" s="3">
         <v>30</v>
       </c>
       <c r="B36" s="4" t="s">
-        <v>359</v>
+        <v>360</v>
       </c>
       <c r="C36" s="4" t="s">
-        <v>360</v>
+        <v>361</v>
       </c>
       <c r="D36" s="5">
         <v>1</v>
       </c>
       <c r="E36" s="5">
         <v>1</v>
       </c>
       <c r="F36" s="5">
         <v>3</v>
       </c>
       <c r="G36" s="5">
         <v>3</v>
       </c>
       <c r="H36" s="6">
         <v>4</v>
       </c>
     </row>
     <row r="37" spans="1:8">
       <c r="A37" s="3">
         <v>32</v>
       </c>
       <c r="B37" s="4" t="s">
-        <v>361</v>
+        <v>362</v>
       </c>
       <c r="C37" s="4" t="s">
-        <v>362</v>
+        <v>363</v>
       </c>
       <c r="D37" s="5">
         <v>1</v>
       </c>
       <c r="E37" s="5">
         <v>1</v>
       </c>
       <c r="F37" s="5">
         <v>2</v>
       </c>
       <c r="G37" s="5">
         <v>2</v>
       </c>
       <c r="H37" s="6">
         <v>3</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>