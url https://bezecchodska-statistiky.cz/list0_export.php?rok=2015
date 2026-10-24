--- v1 (2026-06-23)
+++ v2 (2026-10-24)
@@ -1058,51 +1058,51 @@
   <si>
     <t xml:space="preserve">Vraštilová </t>
   </si>
   <si>
     <t>Miloslava</t>
   </si>
   <si>
     <t xml:space="preserve">Kohoutová </t>
   </si>
   <si>
     <t>Marta</t>
   </si>
   <si>
     <t xml:space="preserve">Lukášová </t>
   </si>
   <si>
     <t>Daniela</t>
   </si>
   <si>
     <t xml:space="preserve">Schoplocher </t>
   </si>
   <si>
     <t xml:space="preserve">Pontigo </t>
   </si>
   <si>
-    <t>ArestizábalAurora</t>
+    <t>Arestizábal Aurora</t>
   </si>
   <si>
     <t xml:space="preserve">Dubová </t>
   </si>
   <si>
     <t>Ilona</t>
   </si>
   <si>
     <t xml:space="preserve">Bäuml </t>
   </si>
   <si>
     <t>Brigite</t>
   </si>
   <si>
     <t xml:space="preserve">Pecherová </t>
   </si>
   <si>
     <t>Markéta</t>
   </si>
   <si>
     <t xml:space="preserve">Bendová </t>
   </si>
   <si>
     <t>Kristina</t>
   </si>