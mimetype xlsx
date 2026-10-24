--- v0 (2026-01-09)
+++ v1 (2026-10-24)
@@ -308,51 +308,51 @@
   <si>
     <t xml:space="preserve">Mráz </t>
   </si>
   <si>
     <t xml:space="preserve">Jírů </t>
   </si>
   <si>
     <t xml:space="preserve">Bouberle </t>
   </si>
   <si>
     <t xml:space="preserve">Vychopeň </t>
   </si>
   <si>
     <t>Vojtěch</t>
   </si>
   <si>
     <t xml:space="preserve">Klempera </t>
   </si>
   <si>
     <t xml:space="preserve">Rozhon </t>
   </si>
   <si>
     <t xml:space="preserve">Řezníček </t>
   </si>
   <si>
-    <t xml:space="preserve">Stádal </t>
+    <t xml:space="preserve">Strádal </t>
   </si>
   <si>
     <t xml:space="preserve">Hašek </t>
   </si>
   <si>
     <t xml:space="preserve">Dolejš </t>
   </si>
   <si>
     <t xml:space="preserve">Háva </t>
   </si>
   <si>
     <t>Radim</t>
   </si>
   <si>
     <t xml:space="preserve">Rapčan </t>
   </si>
   <si>
     <t xml:space="preserve">Houška </t>
   </si>
   <si>
     <t xml:space="preserve">Šour </t>
   </si>
   <si>
     <t xml:space="preserve">Kouřík </t>
   </si>