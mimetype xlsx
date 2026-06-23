--- v0 (2026-01-09)
+++ v1 (2026-06-23)
@@ -24,51 +24,51 @@
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="6" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
     <sheet name="Muži do 40 let" sheetId="2" r:id="rId5"/>
     <sheet name="Muži do 50 let" sheetId="3" r:id="rId6"/>
     <sheet name="Muži do 60 let" sheetId="4" r:id="rId7"/>
     <sheet name="Muži nad 60 let" sheetId="5" r:id="rId8"/>
     <sheet name="Ženy do 35 let" sheetId="6" r:id="rId9"/>
     <sheet name="Ženy nad 35 let" sheetId="7" r:id="rId10"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="322">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="321">
   <si>
     <t>Výsledková listina</t>
   </si>
   <si>
     <t>Běžec Chodska 2013</t>
   </si>
   <si>
     <t>Muži do 40 let</t>
   </si>
   <si>
     <t>Pořadí</t>
   </si>
   <si>
     <t>Příjmení</t>
   </si>
   <si>
     <t>Jméno</t>
   </si>
   <si>
     <t>Počet závodů</t>
   </si>
   <si>
     <t>Účast. body</t>
   </si>
   <si>
@@ -290,51 +290,51 @@
   <si>
     <t xml:space="preserve">Fabián </t>
   </si>
   <si>
     <t>Vladimír</t>
   </si>
   <si>
     <t xml:space="preserve">Strádal </t>
   </si>
   <si>
     <t xml:space="preserve">Mráz </t>
   </si>
   <si>
     <t xml:space="preserve">Ryneš </t>
   </si>
   <si>
     <t xml:space="preserve">Forst </t>
   </si>
   <si>
     <t xml:space="preserve">Votava </t>
   </si>
   <si>
     <t xml:space="preserve">Čapek </t>
   </si>
   <si>
-    <t>Dan</t>
+    <t>Daniel</t>
   </si>
   <si>
     <t xml:space="preserve">Merunka </t>
   </si>
   <si>
     <t xml:space="preserve">Rozhon </t>
   </si>
   <si>
     <t xml:space="preserve">Šimeček </t>
   </si>
   <si>
     <t xml:space="preserve">Plojhar </t>
   </si>
   <si>
     <t xml:space="preserve">Peteřík </t>
   </si>
   <si>
     <t xml:space="preserve">Losman </t>
   </si>
   <si>
     <t xml:space="preserve">Hašek </t>
   </si>
   <si>
     <t xml:space="preserve">Franc </t>
   </si>
@@ -369,53 +369,50 @@
     <t xml:space="preserve">Ticháček </t>
   </si>
   <si>
     <t xml:space="preserve">Kadlec </t>
   </si>
   <si>
     <t>Milan</t>
   </si>
   <si>
     <t xml:space="preserve">Dubský </t>
   </si>
   <si>
     <t xml:space="preserve">Psůtka </t>
   </si>
   <si>
     <t>Jindřich</t>
   </si>
   <si>
     <t xml:space="preserve">Tauer </t>
   </si>
   <si>
     <t xml:space="preserve">Selnar </t>
   </si>
   <si>
     <t xml:space="preserve">Kuper </t>
-  </si>
-[...1 lines deleted...]
-    <t>Daniel</t>
   </si>
   <si>
     <t xml:space="preserve">Cvachovec </t>
   </si>
   <si>
     <t>Dalibor</t>
   </si>
   <si>
     <t>Muži do 50 let</t>
   </si>
   <si>
     <t>Norbert</t>
   </si>
   <si>
     <t xml:space="preserve">Konop </t>
   </si>
   <si>
     <t xml:space="preserve">Zelenka </t>
   </si>
   <si>
     <t xml:space="preserve">Hammerle </t>
   </si>
   <si>
     <t xml:space="preserve">Forster </t>
   </si>
@@ -3533,77 +3530,77 @@
       </c>
       <c r="D82" s="5">
         <v>1</v>
       </c>
       <c r="E82" s="5">
         <v>1</v>
       </c>
       <c r="F82" s="5">
         <v>0</v>
       </c>
       <c r="G82" s="5">
         <v>0</v>
       </c>
       <c r="H82" s="6">
         <v>1</v>
       </c>
     </row>
     <row r="83" spans="1:8">
       <c r="A83" s="3">
         <v>52</v>
       </c>
       <c r="B83" s="4" t="s">
         <v>114</v>
       </c>
       <c r="C83" s="4" t="s">
-        <v>115</v>
+        <v>88</v>
       </c>
       <c r="D83" s="5">
         <v>1</v>
       </c>
       <c r="E83" s="5">
         <v>1</v>
       </c>
       <c r="F83" s="5">
         <v>0</v>
       </c>
       <c r="G83" s="5">
         <v>0</v>
       </c>
       <c r="H83" s="6">
         <v>1</v>
       </c>
     </row>
     <row r="84" spans="1:8">
       <c r="A84" s="3">
         <v>52</v>
       </c>
       <c r="B84" s="4" t="s">
+        <v>115</v>
+      </c>
+      <c r="C84" s="4" t="s">
         <v>116</v>
-      </c>
-[...1 lines deleted...]
-        <v>117</v>
       </c>
       <c r="D84" s="5">
         <v>1</v>
       </c>
       <c r="E84" s="5">
         <v>1</v>
       </c>
       <c r="F84" s="5">
         <v>0</v>
       </c>
       <c r="G84" s="5">
         <v>0</v>
       </c>
       <c r="H84" s="6">
         <v>1</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
@@ -3619,1180 +3616,1180 @@
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="10" customWidth="true" style="0"/>
     <col min="2" max="2" width="20" customWidth="true" style="0"/>
     <col min="3" max="3" width="15" customWidth="true" style="0"/>
     <col min="4" max="4" width="15" customWidth="true" style="0"/>
     <col min="5" max="5" width="15" customWidth="true" style="0"/>
     <col min="6" max="6" width="15" customWidth="true" style="0"/>
     <col min="7" max="7" width="15" customWidth="true" style="0"/>
     <col min="8" max="8" width="15" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:8">
       <c r="A2" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:8">
       <c r="A3" t="s">
-        <v>118</v>
+        <v>117</v>
       </c>
     </row>
     <row r="5" spans="1:8">
       <c r="A5" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B5" s="2" t="s">
         <v>4</v>
       </c>
       <c r="C5" s="2" t="s">
         <v>5</v>
       </c>
       <c r="D5" s="2" t="s">
         <v>6</v>
       </c>
       <c r="E5" s="2" t="s">
         <v>7</v>
       </c>
       <c r="F5" s="2" t="s">
         <v>8</v>
       </c>
       <c r="G5" s="2" t="s">
         <v>9</v>
       </c>
       <c r="H5" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="6" spans="1:8">
       <c r="A6" s="3">
         <v>1</v>
       </c>
       <c r="B6" s="4" t="s">
         <v>38</v>
       </c>
       <c r="C6" s="4" t="s">
-        <v>119</v>
+        <v>118</v>
       </c>
       <c r="D6" s="5">
         <v>13</v>
       </c>
       <c r="E6" s="5">
         <v>26</v>
       </c>
       <c r="F6" s="5">
         <v>173</v>
       </c>
       <c r="G6" s="5">
         <v>162</v>
       </c>
       <c r="H6" s="6">
         <v>188</v>
       </c>
     </row>
     <row r="7" spans="1:8">
       <c r="A7" s="3">
         <v>2</v>
       </c>
       <c r="B7" s="4" t="s">
         <v>19</v>
       </c>
       <c r="C7" s="4" t="s">
         <v>14</v>
       </c>
       <c r="D7" s="5">
         <v>11</v>
       </c>
       <c r="E7" s="5">
         <v>22</v>
       </c>
       <c r="F7" s="5">
         <v>111</v>
       </c>
       <c r="G7" s="5">
         <v>111</v>
       </c>
       <c r="H7" s="6">
         <v>133</v>
       </c>
     </row>
     <row r="8" spans="1:8">
       <c r="A8" s="3">
         <v>3</v>
       </c>
       <c r="B8" s="4" t="s">
-        <v>120</v>
+        <v>119</v>
       </c>
       <c r="C8" s="4" t="s">
         <v>22</v>
       </c>
       <c r="D8" s="5">
         <v>11</v>
       </c>
       <c r="E8" s="5">
         <v>22</v>
       </c>
       <c r="F8" s="5">
         <v>91</v>
       </c>
       <c r="G8" s="5">
         <v>91</v>
       </c>
       <c r="H8" s="6">
         <v>113</v>
       </c>
     </row>
     <row r="9" spans="1:8">
       <c r="A9" s="3">
         <v>4</v>
       </c>
       <c r="B9" s="4" t="s">
-        <v>121</v>
+        <v>120</v>
       </c>
       <c r="C9" s="4" t="s">
         <v>35</v>
       </c>
       <c r="D9" s="5">
         <v>15</v>
       </c>
       <c r="E9" s="5">
         <v>30</v>
       </c>
       <c r="F9" s="5">
         <v>86</v>
       </c>
       <c r="G9" s="5">
         <v>74</v>
       </c>
       <c r="H9" s="6">
         <v>104</v>
       </c>
     </row>
     <row r="10" spans="1:8">
       <c r="A10" s="3">
         <v>4</v>
       </c>
       <c r="B10" s="4" t="s">
-        <v>122</v>
+        <v>121</v>
       </c>
       <c r="C10" s="4" t="s">
         <v>12</v>
       </c>
       <c r="D10" s="5">
         <v>14</v>
       </c>
       <c r="E10" s="5">
         <v>28</v>
       </c>
       <c r="F10" s="5">
         <v>84</v>
       </c>
       <c r="G10" s="5">
         <v>76</v>
       </c>
       <c r="H10" s="6">
         <v>104</v>
       </c>
     </row>
     <row r="11" spans="1:8">
       <c r="A11" s="3">
         <v>6</v>
       </c>
       <c r="B11" s="4" t="s">
-        <v>123</v>
+        <v>122</v>
       </c>
       <c r="C11" s="4" t="s">
         <v>76</v>
       </c>
       <c r="D11" s="5">
         <v>6</v>
       </c>
       <c r="E11" s="5">
         <v>6</v>
       </c>
       <c r="F11" s="5">
         <v>76</v>
       </c>
       <c r="G11" s="5">
         <v>76</v>
       </c>
       <c r="H11" s="6">
         <v>82</v>
       </c>
     </row>
     <row r="12" spans="1:8">
       <c r="A12" s="3">
         <v>7</v>
       </c>
       <c r="B12" s="4" t="s">
-        <v>124</v>
+        <v>123</v>
       </c>
       <c r="C12" s="4" t="s">
         <v>12</v>
       </c>
       <c r="D12" s="5">
         <v>13</v>
       </c>
       <c r="E12" s="5">
         <v>26</v>
       </c>
       <c r="F12" s="5">
         <v>50</v>
       </c>
       <c r="G12" s="5">
         <v>48</v>
       </c>
       <c r="H12" s="6">
         <v>74</v>
       </c>
     </row>
     <row r="13" spans="1:8">
       <c r="A13" s="3">
         <v>8</v>
       </c>
       <c r="B13" s="4" t="s">
+        <v>124</v>
+      </c>
+      <c r="C13" s="4" t="s">
         <v>125</v>
-      </c>
-[...1 lines deleted...]
-        <v>126</v>
       </c>
       <c r="D13" s="5">
         <v>14</v>
       </c>
       <c r="E13" s="5">
         <v>28</v>
       </c>
       <c r="F13" s="5">
         <v>31</v>
       </c>
       <c r="G13" s="5">
         <v>31</v>
       </c>
       <c r="H13" s="6">
         <v>59</v>
       </c>
     </row>
     <row r="14" spans="1:8">
       <c r="A14" s="3">
         <v>9</v>
       </c>
       <c r="B14" s="4" t="s">
+        <v>126</v>
+      </c>
+      <c r="C14" s="4" t="s">
         <v>127</v>
-      </c>
-[...1 lines deleted...]
-        <v>128</v>
       </c>
       <c r="D14" s="5">
         <v>2</v>
       </c>
       <c r="E14" s="5">
         <v>2</v>
       </c>
       <c r="F14" s="5">
         <v>22</v>
       </c>
       <c r="G14" s="5">
         <v>22</v>
       </c>
       <c r="H14" s="6">
         <v>24</v>
       </c>
     </row>
     <row r="15" spans="1:8">
       <c r="A15" s="3">
         <v>10</v>
       </c>
       <c r="B15" s="4" t="s">
-        <v>129</v>
+        <v>128</v>
       </c>
       <c r="C15" s="4" t="s">
         <v>12</v>
       </c>
       <c r="D15" s="5">
         <v>4</v>
       </c>
       <c r="E15" s="5">
         <v>4</v>
       </c>
       <c r="F15" s="5">
         <v>18</v>
       </c>
       <c r="G15" s="5">
         <v>18</v>
       </c>
       <c r="H15" s="6">
         <v>22</v>
       </c>
     </row>
     <row r="16" spans="1:8">
       <c r="A16" s="3">
         <v>11</v>
       </c>
       <c r="B16" s="4" t="s">
+        <v>129</v>
+      </c>
+      <c r="C16" s="4" t="s">
         <v>130</v>
-      </c>
-[...1 lines deleted...]
-        <v>131</v>
       </c>
       <c r="D16" s="5">
         <v>5</v>
       </c>
       <c r="E16" s="5">
         <v>5</v>
       </c>
       <c r="F16" s="5">
         <v>16</v>
       </c>
       <c r="G16" s="5">
         <v>16</v>
       </c>
       <c r="H16" s="6">
         <v>21</v>
       </c>
     </row>
     <row r="17" spans="1:8">
       <c r="A17" s="3">
         <v>12</v>
       </c>
       <c r="B17" s="4" t="s">
-        <v>132</v>
+        <v>131</v>
       </c>
       <c r="C17" s="4" t="s">
         <v>12</v>
       </c>
       <c r="D17" s="5">
         <v>2</v>
       </c>
       <c r="E17" s="5">
         <v>2</v>
       </c>
       <c r="F17" s="5">
         <v>16</v>
       </c>
       <c r="G17" s="5">
         <v>16</v>
       </c>
       <c r="H17" s="6">
         <v>18</v>
       </c>
     </row>
     <row r="18" spans="1:8">
       <c r="A18" s="3">
         <v>13</v>
       </c>
       <c r="B18" s="4" t="s">
+        <v>132</v>
+      </c>
+      <c r="C18" s="4" t="s">
         <v>133</v>
-      </c>
-[...1 lines deleted...]
-        <v>134</v>
       </c>
       <c r="D18" s="5">
         <v>1</v>
       </c>
       <c r="E18" s="5">
         <v>1</v>
       </c>
       <c r="F18" s="5">
         <v>14</v>
       </c>
       <c r="G18" s="5">
         <v>14</v>
       </c>
       <c r="H18" s="6">
         <v>15</v>
       </c>
     </row>
     <row r="19" spans="1:8">
       <c r="A19" s="3">
         <v>14</v>
       </c>
       <c r="B19" s="4" t="s">
+        <v>134</v>
+      </c>
+      <c r="C19" s="4" t="s">
         <v>135</v>
-      </c>
-[...1 lines deleted...]
-        <v>136</v>
       </c>
       <c r="D19" s="5">
         <v>5</v>
       </c>
       <c r="E19" s="5">
         <v>5</v>
       </c>
       <c r="F19" s="5">
         <v>9</v>
       </c>
       <c r="G19" s="5">
         <v>9</v>
       </c>
       <c r="H19" s="6">
         <v>14</v>
       </c>
     </row>
     <row r="20" spans="1:8">
       <c r="A20" s="3">
         <v>15</v>
       </c>
       <c r="B20" s="4" t="s">
+        <v>136</v>
+      </c>
+      <c r="C20" s="4" t="s">
         <v>137</v>
-      </c>
-[...1 lines deleted...]
-        <v>138</v>
       </c>
       <c r="D20" s="5">
         <v>1</v>
       </c>
       <c r="E20" s="5">
         <v>1</v>
       </c>
       <c r="F20" s="5">
         <v>11</v>
       </c>
       <c r="G20" s="5">
         <v>11</v>
       </c>
       <c r="H20" s="6">
         <v>12</v>
       </c>
     </row>
     <row r="21" spans="1:8">
       <c r="A21" s="3">
         <v>15</v>
       </c>
       <c r="B21" s="4" t="s">
+        <v>138</v>
+      </c>
+      <c r="C21" s="4" t="s">
         <v>139</v>
-      </c>
-[...1 lines deleted...]
-        <v>140</v>
       </c>
       <c r="D21" s="5">
         <v>1</v>
       </c>
       <c r="E21" s="5">
         <v>1</v>
       </c>
       <c r="F21" s="5">
         <v>11</v>
       </c>
       <c r="G21" s="5">
         <v>11</v>
       </c>
       <c r="H21" s="6">
         <v>12</v>
       </c>
     </row>
     <row r="22" spans="1:8">
       <c r="A22" s="3">
         <v>17</v>
       </c>
       <c r="B22" s="4" t="s">
-        <v>141</v>
+        <v>140</v>
       </c>
       <c r="C22" s="4" t="s">
         <v>32</v>
       </c>
       <c r="D22" s="5">
         <v>1</v>
       </c>
       <c r="E22" s="5">
         <v>1</v>
       </c>
       <c r="F22" s="5">
         <v>7</v>
       </c>
       <c r="G22" s="5">
         <v>7</v>
       </c>
       <c r="H22" s="6">
         <v>8</v>
       </c>
     </row>
     <row r="23" spans="1:8">
       <c r="A23" s="3">
         <v>17</v>
       </c>
       <c r="B23" s="4" t="s">
-        <v>142</v>
+        <v>141</v>
       </c>
       <c r="C23" s="4" t="s">
         <v>32</v>
       </c>
       <c r="D23" s="5">
         <v>1</v>
       </c>
       <c r="E23" s="5">
         <v>1</v>
       </c>
       <c r="F23" s="5">
         <v>7</v>
       </c>
       <c r="G23" s="5">
         <v>7</v>
       </c>
       <c r="H23" s="6">
         <v>8</v>
       </c>
     </row>
     <row r="24" spans="1:8">
       <c r="A24" s="3">
         <v>17</v>
       </c>
       <c r="B24" s="4" t="s">
-        <v>143</v>
+        <v>142</v>
       </c>
       <c r="C24" s="4" t="s">
-        <v>138</v>
+        <v>137</v>
       </c>
       <c r="D24" s="5">
         <v>1</v>
       </c>
       <c r="E24" s="5">
         <v>1</v>
       </c>
       <c r="F24" s="5">
         <v>7</v>
       </c>
       <c r="G24" s="5">
         <v>7</v>
       </c>
       <c r="H24" s="6">
         <v>8</v>
       </c>
     </row>
     <row r="25" spans="1:8">
       <c r="A25" s="3">
         <v>17</v>
       </c>
       <c r="B25" s="4" t="s">
-        <v>144</v>
+        <v>143</v>
       </c>
       <c r="C25" s="4" t="s">
         <v>22</v>
       </c>
       <c r="D25" s="5">
         <v>1</v>
       </c>
       <c r="E25" s="5">
         <v>1</v>
       </c>
       <c r="F25" s="5">
         <v>7</v>
       </c>
       <c r="G25" s="5">
         <v>7</v>
       </c>
       <c r="H25" s="6">
         <v>8</v>
       </c>
     </row>
     <row r="26" spans="1:8">
       <c r="A26" s="3">
         <v>21</v>
       </c>
       <c r="B26" s="4" t="s">
+        <v>144</v>
+      </c>
+      <c r="C26" s="4" t="s">
         <v>145</v>
-      </c>
-[...1 lines deleted...]
-        <v>146</v>
       </c>
       <c r="D26" s="5">
         <v>1</v>
       </c>
       <c r="E26" s="5">
         <v>1</v>
       </c>
       <c r="F26" s="5">
         <v>6</v>
       </c>
       <c r="G26" s="5">
         <v>6</v>
       </c>
       <c r="H26" s="6">
         <v>7</v>
       </c>
     </row>
     <row r="27" spans="1:8">
       <c r="A27" s="3">
         <v>21</v>
       </c>
       <c r="B27" s="4" t="s">
-        <v>147</v>
+        <v>146</v>
       </c>
       <c r="C27" s="4" t="s">
         <v>32</v>
       </c>
       <c r="D27" s="5">
         <v>1</v>
       </c>
       <c r="E27" s="5">
         <v>1</v>
       </c>
       <c r="F27" s="5">
         <v>6</v>
       </c>
       <c r="G27" s="5">
         <v>6</v>
       </c>
       <c r="H27" s="6">
         <v>7</v>
       </c>
     </row>
     <row r="28" spans="1:8">
       <c r="A28" s="3">
         <v>21</v>
       </c>
       <c r="B28" s="4" t="s">
-        <v>148</v>
+        <v>147</v>
       </c>
       <c r="C28" s="4" t="s">
         <v>35</v>
       </c>
       <c r="D28" s="5">
         <v>1</v>
       </c>
       <c r="E28" s="5">
         <v>1</v>
       </c>
       <c r="F28" s="5">
         <v>6</v>
       </c>
       <c r="G28" s="5">
         <v>6</v>
       </c>
       <c r="H28" s="6">
         <v>7</v>
       </c>
     </row>
     <row r="29" spans="1:8">
       <c r="A29" s="3">
         <v>24</v>
       </c>
       <c r="B29" s="4" t="s">
-        <v>149</v>
+        <v>148</v>
       </c>
       <c r="C29" s="4" t="s">
         <v>22</v>
       </c>
       <c r="D29" s="5">
         <v>2</v>
       </c>
       <c r="E29" s="5">
         <v>2</v>
       </c>
       <c r="F29" s="5">
         <v>4</v>
       </c>
       <c r="G29" s="5">
         <v>4</v>
       </c>
       <c r="H29" s="6">
         <v>6</v>
       </c>
     </row>
     <row r="30" spans="1:8">
       <c r="A30" s="3">
         <v>24</v>
       </c>
       <c r="B30" s="4" t="s">
+        <v>149</v>
+      </c>
+      <c r="C30" s="4" t="s">
         <v>150</v>
-      </c>
-[...1 lines deleted...]
-        <v>151</v>
       </c>
       <c r="D30" s="5">
         <v>1</v>
       </c>
       <c r="E30" s="5">
         <v>1</v>
       </c>
       <c r="F30" s="5">
         <v>5</v>
       </c>
       <c r="G30" s="5">
         <v>5</v>
       </c>
       <c r="H30" s="6">
         <v>6</v>
       </c>
     </row>
     <row r="31" spans="1:8">
       <c r="A31" s="3">
         <v>24</v>
       </c>
       <c r="B31" s="4" t="s">
-        <v>152</v>
+        <v>151</v>
       </c>
       <c r="C31" s="4" t="s">
-        <v>115</v>
+        <v>88</v>
       </c>
       <c r="D31" s="5">
         <v>1</v>
       </c>
       <c r="E31" s="5">
         <v>1</v>
       </c>
       <c r="F31" s="5">
         <v>5</v>
       </c>
       <c r="G31" s="5">
         <v>5</v>
       </c>
       <c r="H31" s="6">
         <v>6</v>
       </c>
     </row>
     <row r="32" spans="1:8">
       <c r="A32" s="3">
         <v>24</v>
       </c>
       <c r="B32" s="4" t="s">
+        <v>152</v>
+      </c>
+      <c r="C32" s="4" t="s">
         <v>153</v>
-      </c>
-[...1 lines deleted...]
-        <v>154</v>
       </c>
       <c r="D32" s="5">
         <v>1</v>
       </c>
       <c r="E32" s="5">
         <v>1</v>
       </c>
       <c r="F32" s="5">
         <v>5</v>
       </c>
       <c r="G32" s="5">
         <v>5</v>
       </c>
       <c r="H32" s="6">
         <v>6</v>
       </c>
     </row>
     <row r="33" spans="1:8">
       <c r="A33" s="3">
         <v>28</v>
       </c>
       <c r="B33" s="4" t="s">
         <v>106</v>
       </c>
       <c r="C33" s="4" t="s">
         <v>22</v>
       </c>
       <c r="D33" s="5">
         <v>2</v>
       </c>
       <c r="E33" s="5">
         <v>2</v>
       </c>
       <c r="F33" s="5">
         <v>3</v>
       </c>
       <c r="G33" s="5">
         <v>3</v>
       </c>
       <c r="H33" s="6">
         <v>5</v>
       </c>
     </row>
     <row r="34" spans="1:8">
       <c r="A34" s="3">
         <v>29</v>
       </c>
       <c r="B34" s="4" t="s">
+        <v>154</v>
+      </c>
+      <c r="C34" s="4" t="s">
         <v>155</v>
-      </c>
-[...1 lines deleted...]
-        <v>156</v>
       </c>
       <c r="D34" s="5">
         <v>1</v>
       </c>
       <c r="E34" s="5">
         <v>1</v>
       </c>
       <c r="F34" s="5">
         <v>3</v>
       </c>
       <c r="G34" s="5">
         <v>3</v>
       </c>
       <c r="H34" s="6">
         <v>4</v>
       </c>
     </row>
     <row r="35" spans="1:8">
       <c r="A35" s="3">
         <v>29</v>
       </c>
       <c r="B35" s="4" t="s">
+        <v>156</v>
+      </c>
+      <c r="C35" s="4" t="s">
         <v>157</v>
-      </c>
-[...1 lines deleted...]
-        <v>158</v>
       </c>
       <c r="D35" s="5">
         <v>1</v>
       </c>
       <c r="E35" s="5">
         <v>1</v>
       </c>
       <c r="F35" s="5">
         <v>3</v>
       </c>
       <c r="G35" s="5">
         <v>3</v>
       </c>
       <c r="H35" s="6">
         <v>4</v>
       </c>
     </row>
     <row r="36" spans="1:8">
       <c r="A36" s="3">
         <v>31</v>
       </c>
       <c r="B36" s="4" t="s">
-        <v>159</v>
+        <v>158</v>
       </c>
       <c r="C36" s="4" t="s">
         <v>32</v>
       </c>
       <c r="D36" s="5">
         <v>1</v>
       </c>
       <c r="E36" s="5">
         <v>1</v>
       </c>
       <c r="F36" s="5">
         <v>2</v>
       </c>
       <c r="G36" s="5">
         <v>2</v>
       </c>
       <c r="H36" s="6">
         <v>3</v>
       </c>
     </row>
     <row r="37" spans="1:8">
       <c r="A37" s="3">
         <v>31</v>
       </c>
       <c r="B37" s="4" t="s">
-        <v>160</v>
+        <v>159</v>
       </c>
       <c r="C37" s="4" t="s">
         <v>71</v>
       </c>
       <c r="D37" s="5">
         <v>1</v>
       </c>
       <c r="E37" s="5">
         <v>1</v>
       </c>
       <c r="F37" s="5">
         <v>2</v>
       </c>
       <c r="G37" s="5">
         <v>2</v>
       </c>
       <c r="H37" s="6">
         <v>3</v>
       </c>
     </row>
     <row r="38" spans="1:8">
       <c r="A38" s="3">
         <v>31</v>
       </c>
       <c r="B38" s="4" t="s">
-        <v>161</v>
+        <v>160</v>
       </c>
       <c r="C38" s="4" t="s">
         <v>14</v>
       </c>
       <c r="D38" s="5">
         <v>1</v>
       </c>
       <c r="E38" s="5">
         <v>1</v>
       </c>
       <c r="F38" s="5">
         <v>2</v>
       </c>
       <c r="G38" s="5">
         <v>2</v>
       </c>
       <c r="H38" s="6">
         <v>3</v>
       </c>
     </row>
     <row r="39" spans="1:8">
       <c r="A39" s="3">
         <v>31</v>
       </c>
       <c r="B39" s="4" t="s">
+        <v>161</v>
+      </c>
+      <c r="C39" s="4" t="s">
         <v>162</v>
-      </c>
-[...1 lines deleted...]
-        <v>163</v>
       </c>
       <c r="D39" s="5">
         <v>1</v>
       </c>
       <c r="E39" s="5">
         <v>1</v>
       </c>
       <c r="F39" s="5">
         <v>2</v>
       </c>
       <c r="G39" s="5">
         <v>2</v>
       </c>
       <c r="H39" s="6">
         <v>3</v>
       </c>
     </row>
     <row r="40" spans="1:8">
       <c r="A40" s="3">
         <v>35</v>
       </c>
       <c r="B40" s="4" t="s">
+        <v>163</v>
+      </c>
+      <c r="C40" s="4" t="s">
         <v>164</v>
-      </c>
-[...1 lines deleted...]
-        <v>165</v>
       </c>
       <c r="D40" s="5">
         <v>1</v>
       </c>
       <c r="E40" s="5">
         <v>1</v>
       </c>
       <c r="F40" s="5">
         <v>1</v>
       </c>
       <c r="G40" s="5">
         <v>1</v>
       </c>
       <c r="H40" s="6">
         <v>2</v>
       </c>
     </row>
     <row r="41" spans="1:8">
       <c r="A41" s="3">
         <v>35</v>
       </c>
       <c r="B41" s="4" t="s">
         <v>70</v>
       </c>
       <c r="C41" s="4" t="s">
         <v>22</v>
       </c>
       <c r="D41" s="5">
         <v>1</v>
       </c>
       <c r="E41" s="5">
         <v>1</v>
       </c>
       <c r="F41" s="5">
         <v>1</v>
       </c>
       <c r="G41" s="5">
         <v>1</v>
       </c>
       <c r="H41" s="6">
         <v>2</v>
       </c>
     </row>
     <row r="42" spans="1:8">
       <c r="A42" s="3">
         <v>37</v>
       </c>
       <c r="B42" s="4" t="s">
-        <v>166</v>
+        <v>165</v>
       </c>
       <c r="C42" s="4" t="s">
-        <v>146</v>
+        <v>145</v>
       </c>
       <c r="D42" s="5">
         <v>1</v>
       </c>
       <c r="E42" s="5">
         <v>1</v>
       </c>
       <c r="F42" s="5">
         <v>0</v>
       </c>
       <c r="G42" s="5">
         <v>0</v>
       </c>
       <c r="H42" s="6">
         <v>1</v>
       </c>
     </row>
     <row r="43" spans="1:8">
       <c r="A43" s="3">
         <v>37</v>
       </c>
       <c r="B43" s="4" t="s">
-        <v>167</v>
+        <v>166</v>
       </c>
       <c r="C43" s="4" t="s">
         <v>12</v>
       </c>
       <c r="D43" s="5">
         <v>1</v>
       </c>
       <c r="E43" s="5">
         <v>1</v>
       </c>
       <c r="F43" s="5">
         <v>0</v>
       </c>
       <c r="G43" s="5">
         <v>0</v>
       </c>
       <c r="H43" s="6">
         <v>1</v>
       </c>
     </row>
     <row r="44" spans="1:8">
       <c r="A44" s="3">
         <v>37</v>
       </c>
       <c r="B44" s="4" t="s">
-        <v>168</v>
+        <v>167</v>
       </c>
       <c r="C44" s="4" t="s">
         <v>14</v>
       </c>
       <c r="D44" s="5">
         <v>1</v>
       </c>
       <c r="E44" s="5">
         <v>1</v>
       </c>
       <c r="F44" s="5">
         <v>0</v>
       </c>
       <c r="G44" s="5">
         <v>0</v>
       </c>
       <c r="H44" s="6">
         <v>1</v>
       </c>
     </row>
     <row r="45" spans="1:8">
       <c r="A45" s="3">
         <v>37</v>
       </c>
       <c r="B45" s="4" t="s">
-        <v>169</v>
+        <v>168</v>
       </c>
       <c r="C45" s="4" t="s">
         <v>73</v>
       </c>
       <c r="D45" s="5">
         <v>1</v>
       </c>
       <c r="E45" s="5">
         <v>1</v>
       </c>
       <c r="F45" s="5">
         <v>0</v>
       </c>
       <c r="G45" s="5">
         <v>0</v>
       </c>
       <c r="H45" s="6">
         <v>1</v>
       </c>
     </row>
     <row r="46" spans="1:8">
       <c r="A46" s="3">
         <v>37</v>
       </c>
       <c r="B46" s="4" t="s">
-        <v>170</v>
+        <v>169</v>
       </c>
       <c r="C46" s="4" t="s">
-        <v>126</v>
+        <v>125</v>
       </c>
       <c r="D46" s="5">
         <v>1</v>
       </c>
       <c r="E46" s="5">
         <v>1</v>
       </c>
       <c r="F46" s="5">
         <v>0</v>
       </c>
       <c r="G46" s="5">
         <v>0</v>
       </c>
       <c r="H46" s="6">
         <v>1</v>
       </c>
     </row>
     <row r="47" spans="1:8">
       <c r="A47" s="3">
         <v>37</v>
       </c>
       <c r="B47" s="4" t="s">
-        <v>171</v>
+        <v>170</v>
       </c>
       <c r="C47" s="4" t="s">
         <v>22</v>
       </c>
       <c r="D47" s="5">
         <v>1</v>
       </c>
       <c r="E47" s="5">
         <v>1</v>
       </c>
       <c r="F47" s="5">
         <v>0</v>
       </c>
       <c r="G47" s="5">
         <v>0</v>
       </c>
       <c r="H47" s="6">
         <v>1</v>
       </c>
     </row>
     <row r="48" spans="1:8">
       <c r="A48" s="3">
         <v>37</v>
       </c>
       <c r="B48" s="4" t="s">
+        <v>171</v>
+      </c>
+      <c r="C48" s="4" t="s">
         <v>172</v>
-      </c>
-[...1 lines deleted...]
-        <v>173</v>
       </c>
       <c r="D48" s="5">
         <v>1</v>
       </c>
       <c r="E48" s="5">
         <v>1</v>
       </c>
       <c r="F48" s="5">
         <v>0</v>
       </c>
       <c r="G48" s="5">
         <v>0</v>
       </c>
       <c r="H48" s="6">
         <v>1</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
@@ -4808,972 +4805,972 @@
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="10" customWidth="true" style="0"/>
     <col min="2" max="2" width="20" customWidth="true" style="0"/>
     <col min="3" max="3" width="15" customWidth="true" style="0"/>
     <col min="4" max="4" width="15" customWidth="true" style="0"/>
     <col min="5" max="5" width="15" customWidth="true" style="0"/>
     <col min="6" max="6" width="15" customWidth="true" style="0"/>
     <col min="7" max="7" width="15" customWidth="true" style="0"/>
     <col min="8" max="8" width="15" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:8">
       <c r="A2" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:8">
       <c r="A3" t="s">
-        <v>174</v>
+        <v>173</v>
       </c>
     </row>
     <row r="5" spans="1:8">
       <c r="A5" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B5" s="2" t="s">
         <v>4</v>
       </c>
       <c r="C5" s="2" t="s">
         <v>5</v>
       </c>
       <c r="D5" s="2" t="s">
         <v>6</v>
       </c>
       <c r="E5" s="2" t="s">
         <v>7</v>
       </c>
       <c r="F5" s="2" t="s">
         <v>8</v>
       </c>
       <c r="G5" s="2" t="s">
         <v>9</v>
       </c>
       <c r="H5" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="6" spans="1:8">
       <c r="A6" s="3">
         <v>1</v>
       </c>
       <c r="B6" s="4" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
       <c r="C6" s="4" t="s">
         <v>32</v>
       </c>
       <c r="D6" s="5">
         <v>14</v>
       </c>
       <c r="E6" s="5">
         <v>28</v>
       </c>
       <c r="F6" s="5">
         <v>182</v>
       </c>
       <c r="G6" s="5">
         <v>162</v>
       </c>
       <c r="H6" s="6">
         <v>190</v>
       </c>
     </row>
     <row r="7" spans="1:8">
       <c r="A7" s="3">
         <v>2</v>
       </c>
       <c r="B7" s="4" t="s">
-        <v>176</v>
+        <v>175</v>
       </c>
       <c r="C7" s="4" t="s">
         <v>12</v>
       </c>
       <c r="D7" s="5">
         <v>12</v>
       </c>
       <c r="E7" s="5">
         <v>24</v>
       </c>
       <c r="F7" s="5">
         <v>96</v>
       </c>
       <c r="G7" s="5">
         <v>96</v>
       </c>
       <c r="H7" s="6">
         <v>120</v>
       </c>
     </row>
     <row r="8" spans="1:8">
       <c r="A8" s="3">
         <v>3</v>
       </c>
       <c r="B8" s="4" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
       <c r="C8" s="4" t="s">
         <v>12</v>
       </c>
       <c r="D8" s="5">
         <v>10</v>
       </c>
       <c r="E8" s="5">
         <v>20</v>
       </c>
       <c r="F8" s="5">
         <v>89</v>
       </c>
       <c r="G8" s="5">
         <v>89</v>
       </c>
       <c r="H8" s="6">
         <v>109</v>
       </c>
     </row>
     <row r="9" spans="1:8">
       <c r="A9" s="3">
         <v>4</v>
       </c>
       <c r="B9" s="4" t="s">
-        <v>177</v>
+        <v>176</v>
       </c>
       <c r="C9" s="4" t="s">
         <v>73</v>
       </c>
       <c r="D9" s="5">
         <v>5</v>
       </c>
       <c r="E9" s="5">
         <v>5</v>
       </c>
       <c r="F9" s="5">
         <v>49</v>
       </c>
       <c r="G9" s="5">
         <v>49</v>
       </c>
       <c r="H9" s="6">
         <v>54</v>
       </c>
     </row>
     <row r="10" spans="1:8">
       <c r="A10" s="3">
         <v>5</v>
       </c>
       <c r="B10" s="4" t="s">
-        <v>178</v>
+        <v>177</v>
       </c>
       <c r="C10" s="4" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="D10" s="5">
         <v>7</v>
       </c>
       <c r="E10" s="5">
         <v>7</v>
       </c>
       <c r="F10" s="5">
         <v>44</v>
       </c>
       <c r="G10" s="5">
         <v>44</v>
       </c>
       <c r="H10" s="6">
         <v>51</v>
       </c>
     </row>
     <row r="11" spans="1:8">
       <c r="A11" s="3">
         <v>6</v>
       </c>
       <c r="B11" s="4" t="s">
-        <v>179</v>
+        <v>178</v>
       </c>
       <c r="C11" s="4" t="s">
         <v>81</v>
       </c>
       <c r="D11" s="5">
         <v>6</v>
       </c>
       <c r="E11" s="5">
         <v>6</v>
       </c>
       <c r="F11" s="5">
         <v>28</v>
       </c>
       <c r="G11" s="5">
         <v>28</v>
       </c>
       <c r="H11" s="6">
         <v>34</v>
       </c>
     </row>
     <row r="12" spans="1:8">
       <c r="A12" s="3">
         <v>7</v>
       </c>
       <c r="B12" s="4" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
       <c r="C12" s="4" t="s">
         <v>43</v>
       </c>
       <c r="D12" s="5">
         <v>2</v>
       </c>
       <c r="E12" s="5">
         <v>2</v>
       </c>
       <c r="F12" s="5">
         <v>28</v>
       </c>
       <c r="G12" s="5">
         <v>28</v>
       </c>
       <c r="H12" s="6">
         <v>30</v>
       </c>
     </row>
     <row r="13" spans="1:8">
       <c r="A13" s="3">
         <v>8</v>
       </c>
       <c r="B13" s="4" t="s">
-        <v>181</v>
+        <v>180</v>
       </c>
       <c r="C13" s="4" t="s">
-        <v>126</v>
+        <v>125</v>
       </c>
       <c r="D13" s="5">
         <v>5</v>
       </c>
       <c r="E13" s="5">
         <v>5</v>
       </c>
       <c r="F13" s="5">
         <v>23</v>
       </c>
       <c r="G13" s="5">
         <v>23</v>
       </c>
       <c r="H13" s="6">
         <v>28</v>
       </c>
     </row>
     <row r="14" spans="1:8">
       <c r="A14" s="3">
         <v>9</v>
       </c>
       <c r="B14" s="4" t="s">
-        <v>182</v>
+        <v>181</v>
       </c>
       <c r="C14" s="4" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
       <c r="D14" s="5">
         <v>3</v>
       </c>
       <c r="E14" s="5">
         <v>3</v>
       </c>
       <c r="F14" s="5">
         <v>20</v>
       </c>
       <c r="G14" s="5">
         <v>20</v>
       </c>
       <c r="H14" s="6">
         <v>23</v>
       </c>
     </row>
     <row r="15" spans="1:8">
       <c r="A15" s="3">
         <v>10</v>
       </c>
       <c r="B15" s="4" t="s">
+        <v>182</v>
+      </c>
+      <c r="C15" s="4" t="s">
         <v>183</v>
-      </c>
-[...1 lines deleted...]
-        <v>184</v>
       </c>
       <c r="D15" s="5">
         <v>2</v>
       </c>
       <c r="E15" s="5">
         <v>2</v>
       </c>
       <c r="F15" s="5">
         <v>20</v>
       </c>
       <c r="G15" s="5">
         <v>20</v>
       </c>
       <c r="H15" s="6">
         <v>22</v>
       </c>
     </row>
     <row r="16" spans="1:8">
       <c r="A16" s="3">
         <v>11</v>
       </c>
       <c r="B16" s="4" t="s">
         <v>55</v>
       </c>
       <c r="C16" s="4" t="s">
-        <v>185</v>
+        <v>184</v>
       </c>
       <c r="D16" s="5">
         <v>2</v>
       </c>
       <c r="E16" s="5">
         <v>2</v>
       </c>
       <c r="F16" s="5">
         <v>18</v>
       </c>
       <c r="G16" s="5">
         <v>18</v>
       </c>
       <c r="H16" s="6">
         <v>20</v>
       </c>
     </row>
     <row r="17" spans="1:8">
       <c r="A17" s="3">
         <v>12</v>
       </c>
       <c r="B17" s="4" t="s">
-        <v>186</v>
+        <v>185</v>
       </c>
       <c r="C17" s="4" t="s">
-        <v>126</v>
+        <v>125</v>
       </c>
       <c r="D17" s="5">
         <v>4</v>
       </c>
       <c r="E17" s="5">
         <v>4</v>
       </c>
       <c r="F17" s="5">
         <v>14</v>
       </c>
       <c r="G17" s="5">
         <v>14</v>
       </c>
       <c r="H17" s="6">
         <v>18</v>
       </c>
     </row>
     <row r="18" spans="1:8">
       <c r="A18" s="3">
         <v>12</v>
       </c>
       <c r="B18" s="4" t="s">
         <v>58</v>
       </c>
       <c r="C18" s="4" t="s">
         <v>59</v>
       </c>
       <c r="D18" s="5">
         <v>2</v>
       </c>
       <c r="E18" s="5">
         <v>2</v>
       </c>
       <c r="F18" s="5">
         <v>16</v>
       </c>
       <c r="G18" s="5">
         <v>16</v>
       </c>
       <c r="H18" s="6">
         <v>18</v>
       </c>
     </row>
     <row r="19" spans="1:8">
       <c r="A19" s="3">
         <v>14</v>
       </c>
       <c r="B19" s="4" t="s">
-        <v>187</v>
+        <v>186</v>
       </c>
       <c r="C19" s="4" t="s">
         <v>28</v>
       </c>
       <c r="D19" s="5">
         <v>1</v>
       </c>
       <c r="E19" s="5">
         <v>1</v>
       </c>
       <c r="F19" s="5">
         <v>14</v>
       </c>
       <c r="G19" s="5">
         <v>14</v>
       </c>
       <c r="H19" s="6">
         <v>15</v>
       </c>
     </row>
     <row r="20" spans="1:8">
       <c r="A20" s="3">
         <v>15</v>
       </c>
       <c r="B20" s="4" t="s">
         <v>36</v>
       </c>
       <c r="C20" s="4" t="s">
-        <v>188</v>
+        <v>187</v>
       </c>
       <c r="D20" s="5">
         <v>2</v>
       </c>
       <c r="E20" s="5">
         <v>2</v>
       </c>
       <c r="F20" s="5">
         <v>10</v>
       </c>
       <c r="G20" s="5">
         <v>10</v>
       </c>
       <c r="H20" s="6">
         <v>12</v>
       </c>
     </row>
     <row r="21" spans="1:8">
       <c r="A21" s="3">
         <v>15</v>
       </c>
       <c r="B21" s="4" t="s">
-        <v>148</v>
+        <v>147</v>
       </c>
       <c r="C21" s="4" t="s">
         <v>108</v>
       </c>
       <c r="D21" s="5">
         <v>1</v>
       </c>
       <c r="E21" s="5">
         <v>1</v>
       </c>
       <c r="F21" s="5">
         <v>11</v>
       </c>
       <c r="G21" s="5">
         <v>11</v>
       </c>
       <c r="H21" s="6">
         <v>12</v>
       </c>
     </row>
     <row r="22" spans="1:8">
       <c r="A22" s="3">
         <v>15</v>
       </c>
       <c r="B22" s="4" t="s">
+        <v>188</v>
+      </c>
+      <c r="C22" s="4" t="s">
         <v>189</v>
-      </c>
-[...1 lines deleted...]
-        <v>190</v>
       </c>
       <c r="D22" s="5">
         <v>1</v>
       </c>
       <c r="E22" s="5">
         <v>1</v>
       </c>
       <c r="F22" s="5">
         <v>11</v>
       </c>
       <c r="G22" s="5">
         <v>11</v>
       </c>
       <c r="H22" s="6">
         <v>12</v>
       </c>
     </row>
     <row r="23" spans="1:8">
       <c r="A23" s="3">
         <v>18</v>
       </c>
       <c r="B23" s="4" t="s">
         <v>110</v>
       </c>
       <c r="C23" s="4" t="s">
-        <v>191</v>
+        <v>190</v>
       </c>
       <c r="D23" s="5">
         <v>2</v>
       </c>
       <c r="E23" s="5">
         <v>2</v>
       </c>
       <c r="F23" s="5">
         <v>8</v>
       </c>
       <c r="G23" s="5">
         <v>8</v>
       </c>
       <c r="H23" s="6">
         <v>10</v>
       </c>
     </row>
     <row r="24" spans="1:8">
       <c r="A24" s="3">
         <v>18</v>
       </c>
       <c r="B24" s="4" t="s">
+        <v>191</v>
+      </c>
+      <c r="C24" s="4" t="s">
         <v>192</v>
-      </c>
-[...1 lines deleted...]
-        <v>193</v>
       </c>
       <c r="D24" s="5">
         <v>1</v>
       </c>
       <c r="E24" s="5">
         <v>1</v>
       </c>
       <c r="F24" s="5">
         <v>9</v>
       </c>
       <c r="G24" s="5">
         <v>9</v>
       </c>
       <c r="H24" s="6">
         <v>10</v>
       </c>
     </row>
     <row r="25" spans="1:8">
       <c r="A25" s="3">
         <v>20</v>
       </c>
       <c r="B25" s="4" t="s">
+        <v>193</v>
+      </c>
+      <c r="C25" s="4" t="s">
         <v>194</v>
-      </c>
-[...1 lines deleted...]
-        <v>195</v>
       </c>
       <c r="D25" s="5">
         <v>1</v>
       </c>
       <c r="E25" s="5">
         <v>1</v>
       </c>
       <c r="F25" s="5">
         <v>7</v>
       </c>
       <c r="G25" s="5">
         <v>7</v>
       </c>
       <c r="H25" s="6">
         <v>8</v>
       </c>
     </row>
     <row r="26" spans="1:8">
       <c r="A26" s="3">
         <v>21</v>
       </c>
       <c r="B26" s="4" t="s">
-        <v>196</v>
+        <v>195</v>
       </c>
       <c r="C26" s="4" t="s">
         <v>41</v>
       </c>
       <c r="D26" s="5">
         <v>1</v>
       </c>
       <c r="E26" s="5">
         <v>1</v>
       </c>
       <c r="F26" s="5">
         <v>6</v>
       </c>
       <c r="G26" s="5">
         <v>6</v>
       </c>
       <c r="H26" s="6">
         <v>7</v>
       </c>
     </row>
     <row r="27" spans="1:8">
       <c r="A27" s="3">
         <v>21</v>
       </c>
       <c r="B27" s="4" t="s">
-        <v>197</v>
+        <v>196</v>
       </c>
       <c r="C27" s="4" t="s">
         <v>22</v>
       </c>
       <c r="D27" s="5">
         <v>1</v>
       </c>
       <c r="E27" s="5">
         <v>1</v>
       </c>
       <c r="F27" s="5">
         <v>6</v>
       </c>
       <c r="G27" s="5">
         <v>6</v>
       </c>
       <c r="H27" s="6">
         <v>7</v>
       </c>
     </row>
     <row r="28" spans="1:8">
       <c r="A28" s="3">
         <v>21</v>
       </c>
       <c r="B28" s="4" t="s">
-        <v>198</v>
+        <v>197</v>
       </c>
       <c r="C28" s="4" t="s">
-        <v>173</v>
+        <v>172</v>
       </c>
       <c r="D28" s="5">
         <v>1</v>
       </c>
       <c r="E28" s="5">
         <v>1</v>
       </c>
       <c r="F28" s="5">
         <v>6</v>
       </c>
       <c r="G28" s="5">
         <v>6</v>
       </c>
       <c r="H28" s="6">
         <v>7</v>
       </c>
     </row>
     <row r="29" spans="1:8">
       <c r="A29" s="3">
         <v>24</v>
       </c>
       <c r="B29" s="4" t="s">
+        <v>198</v>
+      </c>
+      <c r="C29" s="4" t="s">
         <v>199</v>
-      </c>
-[...1 lines deleted...]
-        <v>200</v>
       </c>
       <c r="D29" s="5">
         <v>1</v>
       </c>
       <c r="E29" s="5">
         <v>1</v>
       </c>
       <c r="F29" s="5">
         <v>5</v>
       </c>
       <c r="G29" s="5">
         <v>5</v>
       </c>
       <c r="H29" s="6">
         <v>6</v>
       </c>
     </row>
     <row r="30" spans="1:8">
       <c r="A30" s="3">
         <v>25</v>
       </c>
       <c r="B30" s="4" t="s">
-        <v>201</v>
+        <v>200</v>
       </c>
       <c r="C30" s="4" t="s">
         <v>14</v>
       </c>
       <c r="D30" s="5">
         <v>2</v>
       </c>
       <c r="E30" s="5">
         <v>2</v>
       </c>
       <c r="F30" s="5">
         <v>3</v>
       </c>
       <c r="G30" s="5">
         <v>3</v>
       </c>
       <c r="H30" s="6">
         <v>5</v>
       </c>
     </row>
     <row r="31" spans="1:8">
       <c r="A31" s="3">
         <v>25</v>
       </c>
       <c r="B31" s="4" t="s">
-        <v>202</v>
+        <v>201</v>
       </c>
       <c r="C31" s="4" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="D31" s="5">
         <v>1</v>
       </c>
       <c r="E31" s="5">
         <v>1</v>
       </c>
       <c r="F31" s="5">
         <v>4</v>
       </c>
       <c r="G31" s="5">
         <v>4</v>
       </c>
       <c r="H31" s="6">
         <v>5</v>
       </c>
     </row>
     <row r="32" spans="1:8">
       <c r="A32" s="3">
         <v>25</v>
       </c>
       <c r="B32" s="4" t="s">
+        <v>202</v>
+      </c>
+      <c r="C32" s="4" t="s">
         <v>203</v>
-      </c>
-[...1 lines deleted...]
-        <v>204</v>
       </c>
       <c r="D32" s="5">
         <v>1</v>
       </c>
       <c r="E32" s="5">
         <v>1</v>
       </c>
       <c r="F32" s="5">
         <v>4</v>
       </c>
       <c r="G32" s="5">
         <v>4</v>
       </c>
       <c r="H32" s="6">
         <v>5</v>
       </c>
     </row>
     <row r="33" spans="1:8">
       <c r="A33" s="3">
         <v>28</v>
       </c>
       <c r="B33" s="4" t="s">
-        <v>205</v>
+        <v>204</v>
       </c>
       <c r="C33" s="4" t="s">
         <v>12</v>
       </c>
       <c r="D33" s="5">
         <v>1</v>
       </c>
       <c r="E33" s="5">
         <v>1</v>
       </c>
       <c r="F33" s="5">
         <v>3</v>
       </c>
       <c r="G33" s="5">
         <v>3</v>
       </c>
       <c r="H33" s="6">
         <v>4</v>
       </c>
     </row>
     <row r="34" spans="1:8">
       <c r="A34" s="3">
         <v>28</v>
       </c>
       <c r="B34" s="4" t="s">
-        <v>206</v>
+        <v>205</v>
       </c>
       <c r="C34" s="4" t="s">
         <v>22</v>
       </c>
       <c r="D34" s="5">
         <v>1</v>
       </c>
       <c r="E34" s="5">
         <v>1</v>
       </c>
       <c r="F34" s="5">
         <v>3</v>
       </c>
       <c r="G34" s="5">
         <v>3</v>
       </c>
       <c r="H34" s="6">
         <v>4</v>
       </c>
     </row>
     <row r="35" spans="1:8">
       <c r="A35" s="3">
         <v>28</v>
       </c>
       <c r="B35" s="4" t="s">
-        <v>207</v>
+        <v>206</v>
       </c>
       <c r="C35" s="4" t="s">
         <v>28</v>
       </c>
       <c r="D35" s="5">
         <v>1</v>
       </c>
       <c r="E35" s="5">
         <v>1</v>
       </c>
       <c r="F35" s="5">
         <v>3</v>
       </c>
       <c r="G35" s="5">
         <v>3</v>
       </c>
       <c r="H35" s="6">
         <v>4</v>
       </c>
     </row>
     <row r="36" spans="1:8">
       <c r="A36" s="3">
         <v>31</v>
       </c>
       <c r="B36" s="4" t="s">
-        <v>208</v>
+        <v>207</v>
       </c>
       <c r="C36" s="4" t="s">
-        <v>185</v>
+        <v>184</v>
       </c>
       <c r="D36" s="5">
         <v>1</v>
       </c>
       <c r="E36" s="5">
         <v>1</v>
       </c>
       <c r="F36" s="5">
         <v>2</v>
       </c>
       <c r="G36" s="5">
         <v>2</v>
       </c>
       <c r="H36" s="6">
         <v>3</v>
       </c>
     </row>
     <row r="37" spans="1:8">
       <c r="A37" s="3">
         <v>31</v>
       </c>
       <c r="B37" s="4" t="s">
-        <v>209</v>
+        <v>208</v>
       </c>
       <c r="C37" s="4" t="s">
         <v>14</v>
       </c>
       <c r="D37" s="5">
         <v>1</v>
       </c>
       <c r="E37" s="5">
         <v>1</v>
       </c>
       <c r="F37" s="5">
         <v>2</v>
       </c>
       <c r="G37" s="5">
         <v>2</v>
       </c>
       <c r="H37" s="6">
         <v>3</v>
       </c>
     </row>
     <row r="38" spans="1:8">
       <c r="A38" s="3">
         <v>33</v>
       </c>
       <c r="B38" s="4" t="s">
-        <v>210</v>
+        <v>209</v>
       </c>
       <c r="C38" s="4" t="s">
-        <v>185</v>
+        <v>184</v>
       </c>
       <c r="D38" s="5">
         <v>1</v>
       </c>
       <c r="E38" s="5">
         <v>1</v>
       </c>
       <c r="F38" s="5">
         <v>1</v>
       </c>
       <c r="G38" s="5">
         <v>1</v>
       </c>
       <c r="H38" s="6">
         <v>2</v>
       </c>
     </row>
     <row r="39" spans="1:8">
       <c r="A39" s="3">
         <v>34</v>
       </c>
       <c r="B39" s="4" t="s">
+        <v>210</v>
+      </c>
+      <c r="C39" s="4" t="s">
         <v>211</v>
-      </c>
-[...1 lines deleted...]
-        <v>212</v>
       </c>
       <c r="D39" s="5">
         <v>1</v>
       </c>
       <c r="E39" s="5">
         <v>1</v>
       </c>
       <c r="F39" s="5">
         <v>0</v>
       </c>
       <c r="G39" s="5">
         <v>0</v>
       </c>
       <c r="H39" s="6">
         <v>1</v>
       </c>
     </row>
     <row r="40" spans="1:8">
       <c r="A40" s="3">
         <v>34</v>
       </c>
       <c r="B40" s="4" t="s">
+        <v>212</v>
+      </c>
+      <c r="C40" s="4" t="s">
         <v>213</v>
-      </c>
-[...1 lines deleted...]
-        <v>214</v>
       </c>
       <c r="D40" s="5">
         <v>1</v>
       </c>
       <c r="E40" s="5">
         <v>1</v>
       </c>
       <c r="F40" s="5">
         <v>0</v>
       </c>
       <c r="G40" s="5">
         <v>0</v>
       </c>
       <c r="H40" s="6">
         <v>1</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
@@ -5789,51 +5786,51 @@
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="10" customWidth="true" style="0"/>
     <col min="2" max="2" width="20" customWidth="true" style="0"/>
     <col min="3" max="3" width="15" customWidth="true" style="0"/>
     <col min="4" max="4" width="15" customWidth="true" style="0"/>
     <col min="5" max="5" width="15" customWidth="true" style="0"/>
     <col min="6" max="6" width="15" customWidth="true" style="0"/>
     <col min="7" max="7" width="15" customWidth="true" style="0"/>
     <col min="8" max="8" width="15" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:8">
       <c r="A2" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:8">
       <c r="A3" t="s">
-        <v>215</v>
+        <v>214</v>
       </c>
     </row>
     <row r="5" spans="1:8">
       <c r="A5" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B5" s="2" t="s">
         <v>4</v>
       </c>
       <c r="C5" s="2" t="s">
         <v>5</v>
       </c>
       <c r="D5" s="2" t="s">
         <v>6</v>
       </c>
       <c r="E5" s="2" t="s">
         <v>7</v>
       </c>
       <c r="F5" s="2" t="s">
         <v>8</v>
       </c>
       <c r="G5" s="2" t="s">
         <v>9</v>
       </c>
       <c r="H5" s="2" t="s">
@@ -5849,129 +5846,129 @@
       </c>
       <c r="C6" s="4" t="s">
         <v>22</v>
       </c>
       <c r="D6" s="5">
         <v>11</v>
       </c>
       <c r="E6" s="5">
         <v>22</v>
       </c>
       <c r="F6" s="5">
         <v>145</v>
       </c>
       <c r="G6" s="5">
         <v>145</v>
       </c>
       <c r="H6" s="6">
         <v>167</v>
       </c>
     </row>
     <row r="7" spans="1:8">
       <c r="A7" s="3">
         <v>2</v>
       </c>
       <c r="B7" s="4" t="s">
-        <v>216</v>
+        <v>215</v>
       </c>
       <c r="C7" s="4" t="s">
         <v>73</v>
       </c>
       <c r="D7" s="5">
         <v>11</v>
       </c>
       <c r="E7" s="5">
         <v>22</v>
       </c>
       <c r="F7" s="5">
         <v>139</v>
       </c>
       <c r="G7" s="5">
         <v>139</v>
       </c>
       <c r="H7" s="6">
         <v>161</v>
       </c>
     </row>
     <row r="8" spans="1:8">
       <c r="A8" s="3">
         <v>3</v>
       </c>
       <c r="B8" s="4" t="s">
-        <v>130</v>
+        <v>129</v>
       </c>
       <c r="C8" s="4" t="s">
         <v>28</v>
       </c>
       <c r="D8" s="5">
         <v>15</v>
       </c>
       <c r="E8" s="5">
         <v>30</v>
       </c>
       <c r="F8" s="5">
         <v>106</v>
       </c>
       <c r="G8" s="5">
         <v>90</v>
       </c>
       <c r="H8" s="6">
         <v>120</v>
       </c>
     </row>
     <row r="9" spans="1:8">
       <c r="A9" s="3">
         <v>4</v>
       </c>
       <c r="B9" s="4" t="s">
-        <v>120</v>
+        <v>119</v>
       </c>
       <c r="C9" s="4" t="s">
         <v>22</v>
       </c>
       <c r="D9" s="5">
         <v>10</v>
       </c>
       <c r="E9" s="5">
         <v>20</v>
       </c>
       <c r="F9" s="5">
         <v>94</v>
       </c>
       <c r="G9" s="5">
         <v>94</v>
       </c>
       <c r="H9" s="6">
         <v>114</v>
       </c>
     </row>
     <row r="10" spans="1:8">
       <c r="A10" s="3">
         <v>5</v>
       </c>
       <c r="B10" s="4" t="s">
-        <v>217</v>
+        <v>216</v>
       </c>
       <c r="C10" s="4" t="s">
         <v>26</v>
       </c>
       <c r="D10" s="5">
         <v>3</v>
       </c>
       <c r="E10" s="5">
         <v>3</v>
       </c>
       <c r="F10" s="5">
         <v>36</v>
       </c>
       <c r="G10" s="5">
         <v>36</v>
       </c>
       <c r="H10" s="6">
         <v>39</v>
       </c>
     </row>
     <row r="11" spans="1:8">
       <c r="A11" s="3">
         <v>6</v>
       </c>
       <c r="B11" s="4" t="s">
@@ -5979,259 +5976,259 @@
       </c>
       <c r="C11" s="4" t="s">
         <v>76</v>
       </c>
       <c r="D11" s="5">
         <v>3</v>
       </c>
       <c r="E11" s="5">
         <v>3</v>
       </c>
       <c r="F11" s="5">
         <v>23</v>
       </c>
       <c r="G11" s="5">
         <v>23</v>
       </c>
       <c r="H11" s="6">
         <v>26</v>
       </c>
     </row>
     <row r="12" spans="1:8">
       <c r="A12" s="3">
         <v>6</v>
       </c>
       <c r="B12" s="4" t="s">
+        <v>217</v>
+      </c>
+      <c r="C12" s="4" t="s">
         <v>218</v>
-      </c>
-[...1 lines deleted...]
-        <v>219</v>
       </c>
       <c r="D12" s="5">
         <v>3</v>
       </c>
       <c r="E12" s="5">
         <v>3</v>
       </c>
       <c r="F12" s="5">
         <v>23</v>
       </c>
       <c r="G12" s="5">
         <v>23</v>
       </c>
       <c r="H12" s="6">
         <v>26</v>
       </c>
     </row>
     <row r="13" spans="1:8">
       <c r="A13" s="3">
         <v>8</v>
       </c>
       <c r="B13" s="4" t="s">
-        <v>220</v>
+        <v>219</v>
       </c>
       <c r="C13" s="4" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="D13" s="5">
         <v>2</v>
       </c>
       <c r="E13" s="5">
         <v>2</v>
       </c>
       <c r="F13" s="5">
         <v>20</v>
       </c>
       <c r="G13" s="5">
         <v>20</v>
       </c>
       <c r="H13" s="6">
         <v>22</v>
       </c>
     </row>
     <row r="14" spans="1:8">
       <c r="A14" s="3">
         <v>9</v>
       </c>
       <c r="B14" s="4" t="s">
+        <v>220</v>
+      </c>
+      <c r="C14" s="4" t="s">
         <v>221</v>
-      </c>
-[...1 lines deleted...]
-        <v>222</v>
       </c>
       <c r="D14" s="5">
         <v>2</v>
       </c>
       <c r="E14" s="5">
         <v>2</v>
       </c>
       <c r="F14" s="5">
         <v>18</v>
       </c>
       <c r="G14" s="5">
         <v>18</v>
       </c>
       <c r="H14" s="6">
         <v>20</v>
       </c>
     </row>
     <row r="15" spans="1:8">
       <c r="A15" s="3">
         <v>10</v>
       </c>
       <c r="B15" s="4" t="s">
-        <v>223</v>
+        <v>222</v>
       </c>
       <c r="C15" s="4" t="s">
-        <v>126</v>
+        <v>125</v>
       </c>
       <c r="D15" s="5">
         <v>1</v>
       </c>
       <c r="E15" s="5">
         <v>1</v>
       </c>
       <c r="F15" s="5">
         <v>7</v>
       </c>
       <c r="G15" s="5">
         <v>7</v>
       </c>
       <c r="H15" s="6">
         <v>8</v>
       </c>
     </row>
     <row r="16" spans="1:8">
       <c r="A16" s="3">
         <v>10</v>
       </c>
       <c r="B16" s="4" t="s">
-        <v>224</v>
+        <v>223</v>
       </c>
       <c r="C16" s="4" t="s">
         <v>22</v>
       </c>
       <c r="D16" s="5">
         <v>1</v>
       </c>
       <c r="E16" s="5">
         <v>1</v>
       </c>
       <c r="F16" s="5">
         <v>7</v>
       </c>
       <c r="G16" s="5">
         <v>7</v>
       </c>
       <c r="H16" s="6">
         <v>8</v>
       </c>
     </row>
     <row r="17" spans="1:8">
       <c r="A17" s="3">
         <v>10</v>
       </c>
       <c r="B17" s="4" t="s">
-        <v>225</v>
+        <v>224</v>
       </c>
       <c r="C17" s="4" t="s">
-        <v>173</v>
+        <v>172</v>
       </c>
       <c r="D17" s="5">
         <v>1</v>
       </c>
       <c r="E17" s="5">
         <v>1</v>
       </c>
       <c r="F17" s="5">
         <v>7</v>
       </c>
       <c r="G17" s="5">
         <v>7</v>
       </c>
       <c r="H17" s="6">
         <v>8</v>
       </c>
     </row>
     <row r="18" spans="1:8">
       <c r="A18" s="3">
         <v>13</v>
       </c>
       <c r="B18" s="4" t="s">
-        <v>226</v>
+        <v>225</v>
       </c>
       <c r="C18" s="4" t="s">
-        <v>126</v>
+        <v>125</v>
       </c>
       <c r="D18" s="5">
         <v>1</v>
       </c>
       <c r="E18" s="5">
         <v>1</v>
       </c>
       <c r="F18" s="5">
         <v>6</v>
       </c>
       <c r="G18" s="5">
         <v>6</v>
       </c>
       <c r="H18" s="6">
         <v>7</v>
       </c>
     </row>
     <row r="19" spans="1:8">
       <c r="A19" s="3">
         <v>13</v>
       </c>
       <c r="B19" s="4" t="s">
-        <v>227</v>
+        <v>226</v>
       </c>
       <c r="C19" s="4" t="s">
         <v>22</v>
       </c>
       <c r="D19" s="5">
         <v>1</v>
       </c>
       <c r="E19" s="5">
         <v>1</v>
       </c>
       <c r="F19" s="5">
         <v>6</v>
       </c>
       <c r="G19" s="5">
         <v>6</v>
       </c>
       <c r="H19" s="6">
         <v>7</v>
       </c>
     </row>
     <row r="20" spans="1:8">
       <c r="A20" s="3">
         <v>15</v>
       </c>
       <c r="B20" s="4" t="s">
-        <v>228</v>
+        <v>227</v>
       </c>
       <c r="C20" s="4" t="s">
         <v>76</v>
       </c>
       <c r="D20" s="5">
         <v>1</v>
       </c>
       <c r="E20" s="5">
         <v>1</v>
       </c>
       <c r="F20" s="5">
         <v>5</v>
       </c>
       <c r="G20" s="5">
         <v>5</v>
       </c>
       <c r="H20" s="6">
         <v>6</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
@@ -6250,764 +6247,764 @@
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="10" customWidth="true" style="0"/>
     <col min="2" max="2" width="20" customWidth="true" style="0"/>
     <col min="3" max="3" width="15" customWidth="true" style="0"/>
     <col min="4" max="4" width="15" customWidth="true" style="0"/>
     <col min="5" max="5" width="15" customWidth="true" style="0"/>
     <col min="6" max="6" width="15" customWidth="true" style="0"/>
     <col min="7" max="7" width="15" customWidth="true" style="0"/>
     <col min="8" max="8" width="15" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:8">
       <c r="A2" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:8">
       <c r="A3" t="s">
-        <v>229</v>
+        <v>228</v>
       </c>
     </row>
     <row r="5" spans="1:8">
       <c r="A5" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B5" s="2" t="s">
         <v>4</v>
       </c>
       <c r="C5" s="2" t="s">
         <v>5</v>
       </c>
       <c r="D5" s="2" t="s">
         <v>6</v>
       </c>
       <c r="E5" s="2" t="s">
         <v>7</v>
       </c>
       <c r="F5" s="2" t="s">
         <v>8</v>
       </c>
       <c r="G5" s="2" t="s">
         <v>9</v>
       </c>
       <c r="H5" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="6" spans="1:8">
       <c r="A6" s="3">
         <v>1</v>
       </c>
       <c r="B6" s="4" t="s">
+        <v>229</v>
+      </c>
+      <c r="C6" s="4" t="s">
         <v>230</v>
-      </c>
-[...1 lines deleted...]
-        <v>231</v>
       </c>
       <c r="D6" s="5">
         <v>12</v>
       </c>
       <c r="E6" s="5">
         <v>24</v>
       </c>
       <c r="F6" s="5">
         <v>151</v>
       </c>
       <c r="G6" s="5">
         <v>151</v>
       </c>
       <c r="H6" s="6">
         <v>175</v>
       </c>
     </row>
     <row r="7" spans="1:8">
       <c r="A7" s="3">
         <v>2</v>
       </c>
       <c r="B7" s="4" t="s">
+        <v>231</v>
+      </c>
+      <c r="C7" s="4" t="s">
         <v>232</v>
-      </c>
-[...1 lines deleted...]
-        <v>233</v>
       </c>
       <c r="D7" s="5">
         <v>9</v>
       </c>
       <c r="E7" s="5">
         <v>9</v>
       </c>
       <c r="F7" s="5">
         <v>82</v>
       </c>
       <c r="G7" s="5">
         <v>82</v>
       </c>
       <c r="H7" s="6">
         <v>91</v>
       </c>
     </row>
     <row r="8" spans="1:8">
       <c r="A8" s="3">
         <v>3</v>
       </c>
       <c r="B8" s="4" t="s">
-        <v>234</v>
+        <v>233</v>
       </c>
       <c r="C8" s="4" t="s">
-        <v>233</v>
+        <v>232</v>
       </c>
       <c r="D8" s="5">
         <v>7</v>
       </c>
       <c r="E8" s="5">
         <v>7</v>
       </c>
       <c r="F8" s="5">
         <v>75</v>
       </c>
       <c r="G8" s="5">
         <v>75</v>
       </c>
       <c r="H8" s="6">
         <v>82</v>
       </c>
     </row>
     <row r="9" spans="1:8">
       <c r="A9" s="3">
         <v>4</v>
       </c>
       <c r="B9" s="4" t="s">
+        <v>234</v>
+      </c>
+      <c r="C9" s="4" t="s">
         <v>235</v>
-      </c>
-[...1 lines deleted...]
-        <v>236</v>
       </c>
       <c r="D9" s="5">
         <v>6</v>
       </c>
       <c r="E9" s="5">
         <v>6</v>
       </c>
       <c r="F9" s="5">
         <v>69</v>
       </c>
       <c r="G9" s="5">
         <v>69</v>
       </c>
       <c r="H9" s="6">
         <v>75</v>
       </c>
     </row>
     <row r="10" spans="1:8">
       <c r="A10" s="3">
         <v>5</v>
       </c>
       <c r="B10" s="4" t="s">
-        <v>237</v>
+        <v>236</v>
       </c>
       <c r="C10" s="4" t="s">
-        <v>231</v>
+        <v>230</v>
       </c>
       <c r="D10" s="5">
         <v>8</v>
       </c>
       <c r="E10" s="5">
         <v>8</v>
       </c>
       <c r="F10" s="5">
         <v>48</v>
       </c>
       <c r="G10" s="5">
         <v>48</v>
       </c>
       <c r="H10" s="6">
         <v>56</v>
       </c>
     </row>
     <row r="11" spans="1:8">
       <c r="A11" s="3">
         <v>6</v>
       </c>
       <c r="B11" s="4" t="s">
+        <v>237</v>
+      </c>
+      <c r="C11" s="4" t="s">
         <v>238</v>
-      </c>
-[...1 lines deleted...]
-        <v>239</v>
       </c>
       <c r="D11" s="5">
         <v>6</v>
       </c>
       <c r="E11" s="5">
         <v>6</v>
       </c>
       <c r="F11" s="5">
         <v>41</v>
       </c>
       <c r="G11" s="5">
         <v>41</v>
       </c>
       <c r="H11" s="6">
         <v>47</v>
       </c>
     </row>
     <row r="12" spans="1:8">
       <c r="A12" s="3">
         <v>7</v>
       </c>
       <c r="B12" s="4" t="s">
+        <v>239</v>
+      </c>
+      <c r="C12" s="4" t="s">
         <v>240</v>
-      </c>
-[...1 lines deleted...]
-        <v>241</v>
       </c>
       <c r="D12" s="5">
         <v>5</v>
       </c>
       <c r="E12" s="5">
         <v>5</v>
       </c>
       <c r="F12" s="5">
         <v>30</v>
       </c>
       <c r="G12" s="5">
         <v>30</v>
       </c>
       <c r="H12" s="6">
         <v>35</v>
       </c>
     </row>
     <row r="13" spans="1:8">
       <c r="A13" s="3">
         <v>8</v>
       </c>
       <c r="B13" s="4" t="s">
+        <v>241</v>
+      </c>
+      <c r="C13" s="4" t="s">
         <v>242</v>
-      </c>
-[...1 lines deleted...]
-        <v>243</v>
       </c>
       <c r="D13" s="5">
         <v>3</v>
       </c>
       <c r="E13" s="5">
         <v>3</v>
       </c>
       <c r="F13" s="5">
         <v>28</v>
       </c>
       <c r="G13" s="5">
         <v>28</v>
       </c>
       <c r="H13" s="6">
         <v>31</v>
       </c>
     </row>
     <row r="14" spans="1:8">
       <c r="A14" s="3">
         <v>9</v>
       </c>
       <c r="B14" s="4" t="s">
-        <v>244</v>
+        <v>243</v>
       </c>
       <c r="C14" s="4" t="s">
-        <v>241</v>
+        <v>240</v>
       </c>
       <c r="D14" s="5">
         <v>2</v>
       </c>
       <c r="E14" s="5">
         <v>2</v>
       </c>
       <c r="F14" s="5">
         <v>20</v>
       </c>
       <c r="G14" s="5">
         <v>20</v>
       </c>
       <c r="H14" s="6">
         <v>22</v>
       </c>
     </row>
     <row r="15" spans="1:8">
       <c r="A15" s="3">
         <v>10</v>
       </c>
       <c r="B15" s="4" t="s">
+        <v>244</v>
+      </c>
+      <c r="C15" s="4" t="s">
         <v>245</v>
-      </c>
-[...1 lines deleted...]
-        <v>246</v>
       </c>
       <c r="D15" s="5">
         <v>2</v>
       </c>
       <c r="E15" s="5">
         <v>2</v>
       </c>
       <c r="F15" s="5">
         <v>16</v>
       </c>
       <c r="G15" s="5">
         <v>16</v>
       </c>
       <c r="H15" s="6">
         <v>18</v>
       </c>
     </row>
     <row r="16" spans="1:8">
       <c r="A16" s="3">
         <v>11</v>
       </c>
       <c r="B16" s="4" t="s">
+        <v>246</v>
+      </c>
+      <c r="C16" s="4" t="s">
         <v>247</v>
-      </c>
-[...1 lines deleted...]
-        <v>248</v>
       </c>
       <c r="D16" s="5">
         <v>1</v>
       </c>
       <c r="E16" s="5">
         <v>1</v>
       </c>
       <c r="F16" s="5">
         <v>14</v>
       </c>
       <c r="G16" s="5">
         <v>14</v>
       </c>
       <c r="H16" s="6">
         <v>15</v>
       </c>
     </row>
     <row r="17" spans="1:8">
       <c r="A17" s="3">
         <v>11</v>
       </c>
       <c r="B17" s="4" t="s">
-        <v>249</v>
+        <v>248</v>
       </c>
       <c r="C17" s="4" t="s">
-        <v>241</v>
+        <v>240</v>
       </c>
       <c r="D17" s="5">
         <v>1</v>
       </c>
       <c r="E17" s="5">
         <v>1</v>
       </c>
       <c r="F17" s="5">
         <v>14</v>
       </c>
       <c r="G17" s="5">
         <v>14</v>
       </c>
       <c r="H17" s="6">
         <v>15</v>
       </c>
     </row>
     <row r="18" spans="1:8">
       <c r="A18" s="3">
         <v>11</v>
       </c>
       <c r="B18" s="4" t="s">
+        <v>249</v>
+      </c>
+      <c r="C18" s="4" t="s">
         <v>250</v>
-      </c>
-[...1 lines deleted...]
-        <v>251</v>
       </c>
       <c r="D18" s="5">
         <v>1</v>
       </c>
       <c r="E18" s="5">
         <v>1</v>
       </c>
       <c r="F18" s="5">
         <v>14</v>
       </c>
       <c r="G18" s="5">
         <v>14</v>
       </c>
       <c r="H18" s="6">
         <v>15</v>
       </c>
     </row>
     <row r="19" spans="1:8">
       <c r="A19" s="3">
         <v>14</v>
       </c>
       <c r="B19" s="4" t="s">
+        <v>251</v>
+      </c>
+      <c r="C19" s="4" t="s">
         <v>252</v>
-      </c>
-[...1 lines deleted...]
-        <v>253</v>
       </c>
       <c r="D19" s="5">
         <v>1</v>
       </c>
       <c r="E19" s="5">
         <v>1</v>
       </c>
       <c r="F19" s="5">
         <v>9</v>
       </c>
       <c r="G19" s="5">
         <v>9</v>
       </c>
       <c r="H19" s="6">
         <v>10</v>
       </c>
     </row>
     <row r="20" spans="1:8">
       <c r="A20" s="3">
         <v>14</v>
       </c>
       <c r="B20" s="4" t="s">
+        <v>253</v>
+      </c>
+      <c r="C20" s="4" t="s">
         <v>254</v>
-      </c>
-[...1 lines deleted...]
-        <v>255</v>
       </c>
       <c r="D20" s="5">
         <v>1</v>
       </c>
       <c r="E20" s="5">
         <v>1</v>
       </c>
       <c r="F20" s="5">
         <v>9</v>
       </c>
       <c r="G20" s="5">
         <v>9</v>
       </c>
       <c r="H20" s="6">
         <v>10</v>
       </c>
     </row>
     <row r="21" spans="1:8">
       <c r="A21" s="3">
         <v>14</v>
       </c>
       <c r="B21" s="4" t="s">
-        <v>244</v>
+        <v>243</v>
       </c>
       <c r="C21" s="4" t="s">
-        <v>256</v>
+        <v>255</v>
       </c>
       <c r="D21" s="5">
         <v>1</v>
       </c>
       <c r="E21" s="5">
         <v>1</v>
       </c>
       <c r="F21" s="5">
         <v>9</v>
       </c>
       <c r="G21" s="5">
         <v>9</v>
       </c>
       <c r="H21" s="6">
         <v>10</v>
       </c>
     </row>
     <row r="22" spans="1:8">
       <c r="A22" s="3">
         <v>17</v>
       </c>
       <c r="B22" s="4" t="s">
+        <v>256</v>
+      </c>
+      <c r="C22" s="4" t="s">
         <v>257</v>
-      </c>
-[...1 lines deleted...]
-        <v>258</v>
       </c>
       <c r="D22" s="5">
         <v>1</v>
       </c>
       <c r="E22" s="5">
         <v>1</v>
       </c>
       <c r="F22" s="5">
         <v>7</v>
       </c>
       <c r="G22" s="5">
         <v>7</v>
       </c>
       <c r="H22" s="6">
         <v>8</v>
       </c>
     </row>
     <row r="23" spans="1:8">
       <c r="A23" s="3">
         <v>17</v>
       </c>
       <c r="B23" s="4" t="s">
-        <v>259</v>
+        <v>258</v>
       </c>
       <c r="C23" s="4" t="s">
-        <v>243</v>
+        <v>242</v>
       </c>
       <c r="D23" s="5">
         <v>1</v>
       </c>
       <c r="E23" s="5">
         <v>1</v>
       </c>
       <c r="F23" s="5">
         <v>7</v>
       </c>
       <c r="G23" s="5">
         <v>7</v>
       </c>
       <c r="H23" s="6">
         <v>8</v>
       </c>
     </row>
     <row r="24" spans="1:8">
       <c r="A24" s="3">
         <v>17</v>
       </c>
       <c r="B24" s="4" t="s">
-        <v>260</v>
+        <v>259</v>
       </c>
       <c r="C24" s="4" t="s">
-        <v>255</v>
+        <v>254</v>
       </c>
       <c r="D24" s="5">
         <v>1</v>
       </c>
       <c r="E24" s="5">
         <v>1</v>
       </c>
       <c r="F24" s="5">
         <v>7</v>
       </c>
       <c r="G24" s="5">
         <v>7</v>
       </c>
       <c r="H24" s="6">
         <v>8</v>
       </c>
     </row>
     <row r="25" spans="1:8">
       <c r="A25" s="3">
         <v>20</v>
       </c>
       <c r="B25" s="4" t="s">
+        <v>260</v>
+      </c>
+      <c r="C25" s="4" t="s">
         <v>261</v>
-      </c>
-[...1 lines deleted...]
-        <v>262</v>
       </c>
       <c r="D25" s="5">
         <v>1</v>
       </c>
       <c r="E25" s="5">
         <v>1</v>
       </c>
       <c r="F25" s="5">
         <v>6</v>
       </c>
       <c r="G25" s="5">
         <v>6</v>
       </c>
       <c r="H25" s="6">
         <v>7</v>
       </c>
     </row>
     <row r="26" spans="1:8">
       <c r="A26" s="3">
         <v>21</v>
       </c>
       <c r="B26" s="4" t="s">
-        <v>263</v>
+        <v>262</v>
       </c>
       <c r="C26" s="4" t="s">
-        <v>236</v>
+        <v>235</v>
       </c>
       <c r="D26" s="5">
         <v>1</v>
       </c>
       <c r="E26" s="5">
         <v>1</v>
       </c>
       <c r="F26" s="5">
         <v>5</v>
       </c>
       <c r="G26" s="5">
         <v>5</v>
       </c>
       <c r="H26" s="6">
         <v>6</v>
       </c>
     </row>
     <row r="27" spans="1:8">
       <c r="A27" s="3">
         <v>21</v>
       </c>
       <c r="B27" s="4" t="s">
-        <v>235</v>
+        <v>234</v>
       </c>
       <c r="C27" s="4" t="s">
-        <v>255</v>
+        <v>254</v>
       </c>
       <c r="D27" s="5">
         <v>1</v>
       </c>
       <c r="E27" s="5">
         <v>1</v>
       </c>
       <c r="F27" s="5">
         <v>5</v>
       </c>
       <c r="G27" s="5">
         <v>5</v>
       </c>
       <c r="H27" s="6">
         <v>6</v>
       </c>
     </row>
     <row r="28" spans="1:8">
       <c r="A28" s="3">
         <v>23</v>
       </c>
       <c r="B28" s="4" t="s">
+        <v>263</v>
+      </c>
+      <c r="C28" s="4" t="s">
         <v>264</v>
-      </c>
-[...1 lines deleted...]
-        <v>265</v>
       </c>
       <c r="D28" s="5">
         <v>1</v>
       </c>
       <c r="E28" s="5">
         <v>1</v>
       </c>
       <c r="F28" s="5">
         <v>4</v>
       </c>
       <c r="G28" s="5">
         <v>4</v>
       </c>
       <c r="H28" s="6">
         <v>5</v>
       </c>
     </row>
     <row r="29" spans="1:8">
       <c r="A29" s="3">
         <v>23</v>
       </c>
       <c r="B29" s="4" t="s">
+        <v>265</v>
+      </c>
+      <c r="C29" s="4" t="s">
         <v>266</v>
-      </c>
-[...1 lines deleted...]
-        <v>267</v>
       </c>
       <c r="D29" s="5">
         <v>1</v>
       </c>
       <c r="E29" s="5">
         <v>1</v>
       </c>
       <c r="F29" s="5">
         <v>4</v>
       </c>
       <c r="G29" s="5">
         <v>4</v>
       </c>
       <c r="H29" s="6">
         <v>5</v>
       </c>
     </row>
     <row r="30" spans="1:8">
       <c r="A30" s="3">
         <v>23</v>
       </c>
       <c r="B30" s="4" t="s">
+        <v>267</v>
+      </c>
+      <c r="C30" s="4" t="s">
         <v>268</v>
-      </c>
-[...1 lines deleted...]
-        <v>269</v>
       </c>
       <c r="D30" s="5">
         <v>1</v>
       </c>
       <c r="E30" s="5">
         <v>1</v>
       </c>
       <c r="F30" s="5">
         <v>4</v>
       </c>
       <c r="G30" s="5">
         <v>4</v>
       </c>
       <c r="H30" s="6">
         <v>5</v>
       </c>
     </row>
     <row r="31" spans="1:8">
       <c r="A31" s="3">
         <v>26</v>
       </c>
       <c r="B31" s="4" t="s">
+        <v>269</v>
+      </c>
+      <c r="C31" s="4" t="s">
         <v>270</v>
-      </c>
-[...1 lines deleted...]
-        <v>271</v>
       </c>
       <c r="D31" s="5">
         <v>1</v>
       </c>
       <c r="E31" s="5">
         <v>1</v>
       </c>
       <c r="F31" s="5">
         <v>3</v>
       </c>
       <c r="G31" s="5">
         <v>3</v>
       </c>
       <c r="H31" s="6">
         <v>4</v>
       </c>
     </row>
     <row r="32" spans="1:8">
       <c r="A32" s="3">
         <v>26</v>
       </c>
       <c r="B32" s="4" t="s">
+        <v>271</v>
+      </c>
+      <c r="C32" s="4" t="s">
         <v>272</v>
-      </c>
-[...1 lines deleted...]
-        <v>273</v>
       </c>
       <c r="D32" s="5">
         <v>1</v>
       </c>
       <c r="E32" s="5">
         <v>1</v>
       </c>
       <c r="F32" s="5">
         <v>3</v>
       </c>
       <c r="G32" s="5">
         <v>3</v>
       </c>
       <c r="H32" s="6">
         <v>4</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
@@ -7023,764 +7020,764 @@
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="10" customWidth="true" style="0"/>
     <col min="2" max="2" width="20" customWidth="true" style="0"/>
     <col min="3" max="3" width="15" customWidth="true" style="0"/>
     <col min="4" max="4" width="15" customWidth="true" style="0"/>
     <col min="5" max="5" width="15" customWidth="true" style="0"/>
     <col min="6" max="6" width="15" customWidth="true" style="0"/>
     <col min="7" max="7" width="15" customWidth="true" style="0"/>
     <col min="8" max="8" width="15" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:8">
       <c r="A2" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:8">
       <c r="A3" t="s">
-        <v>274</v>
+        <v>273</v>
       </c>
     </row>
     <row r="5" spans="1:8">
       <c r="A5" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B5" s="2" t="s">
         <v>4</v>
       </c>
       <c r="C5" s="2" t="s">
         <v>5</v>
       </c>
       <c r="D5" s="2" t="s">
         <v>6</v>
       </c>
       <c r="E5" s="2" t="s">
         <v>7</v>
       </c>
       <c r="F5" s="2" t="s">
         <v>8</v>
       </c>
       <c r="G5" s="2" t="s">
         <v>9</v>
       </c>
       <c r="H5" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="6" spans="1:8">
       <c r="A6" s="3">
         <v>1</v>
       </c>
       <c r="B6" s="4" t="s">
-        <v>237</v>
+        <v>236</v>
       </c>
       <c r="C6" s="4" t="s">
-        <v>275</v>
+        <v>274</v>
       </c>
       <c r="D6" s="5">
         <v>13</v>
       </c>
       <c r="E6" s="5">
         <v>26</v>
       </c>
       <c r="F6" s="5">
         <v>176</v>
       </c>
       <c r="G6" s="5">
         <v>165</v>
       </c>
       <c r="H6" s="6">
         <v>191</v>
       </c>
     </row>
     <row r="7" spans="1:8">
       <c r="A7" s="3">
         <v>2</v>
       </c>
       <c r="B7" s="4" t="s">
+        <v>275</v>
+      </c>
+      <c r="C7" s="4" t="s">
         <v>276</v>
-      </c>
-[...1 lines deleted...]
-        <v>277</v>
       </c>
       <c r="D7" s="5">
         <v>8</v>
       </c>
       <c r="E7" s="5">
         <v>8</v>
       </c>
       <c r="F7" s="5">
         <v>77</v>
       </c>
       <c r="G7" s="5">
         <v>77</v>
       </c>
       <c r="H7" s="6">
         <v>85</v>
       </c>
     </row>
     <row r="8" spans="1:8">
       <c r="A8" s="3">
         <v>3</v>
       </c>
       <c r="B8" s="4" t="s">
-        <v>278</v>
+        <v>277</v>
       </c>
       <c r="C8" s="4" t="s">
-        <v>241</v>
+        <v>240</v>
       </c>
       <c r="D8" s="5">
         <v>7</v>
       </c>
       <c r="E8" s="5">
         <v>7</v>
       </c>
       <c r="F8" s="5">
         <v>51</v>
       </c>
       <c r="G8" s="5">
         <v>51</v>
       </c>
       <c r="H8" s="6">
         <v>58</v>
       </c>
     </row>
     <row r="9" spans="1:8">
       <c r="A9" s="3">
         <v>4</v>
       </c>
       <c r="B9" s="4" t="s">
+        <v>278</v>
+      </c>
+      <c r="C9" s="4" t="s">
         <v>279</v>
-      </c>
-[...1 lines deleted...]
-        <v>280</v>
       </c>
       <c r="D9" s="5">
         <v>6</v>
       </c>
       <c r="E9" s="5">
         <v>6</v>
       </c>
       <c r="F9" s="5">
         <v>49</v>
       </c>
       <c r="G9" s="5">
         <v>49</v>
       </c>
       <c r="H9" s="6">
         <v>55</v>
       </c>
     </row>
     <row r="10" spans="1:8">
       <c r="A10" s="3">
         <v>5</v>
       </c>
       <c r="B10" s="4" t="s">
+        <v>280</v>
+      </c>
+      <c r="C10" s="4" t="s">
         <v>281</v>
-      </c>
-[...1 lines deleted...]
-        <v>282</v>
       </c>
       <c r="D10" s="5">
         <v>6</v>
       </c>
       <c r="E10" s="5">
         <v>6</v>
       </c>
       <c r="F10" s="5">
         <v>41</v>
       </c>
       <c r="G10" s="5">
         <v>41</v>
       </c>
       <c r="H10" s="6">
         <v>47</v>
       </c>
     </row>
     <row r="11" spans="1:8">
       <c r="A11" s="3">
         <v>6</v>
       </c>
       <c r="B11" s="4" t="s">
+        <v>282</v>
+      </c>
+      <c r="C11" s="4" t="s">
         <v>283</v>
-      </c>
-[...1 lines deleted...]
-        <v>284</v>
       </c>
       <c r="D11" s="5">
         <v>3</v>
       </c>
       <c r="E11" s="5">
         <v>3</v>
       </c>
       <c r="F11" s="5">
         <v>33</v>
       </c>
       <c r="G11" s="5">
         <v>33</v>
       </c>
       <c r="H11" s="6">
         <v>36</v>
       </c>
     </row>
     <row r="12" spans="1:8">
       <c r="A12" s="3">
         <v>7</v>
       </c>
       <c r="B12" s="4" t="s">
+        <v>284</v>
+      </c>
+      <c r="C12" s="4" t="s">
         <v>285</v>
-      </c>
-[...1 lines deleted...]
-        <v>286</v>
       </c>
       <c r="D12" s="5">
         <v>2</v>
       </c>
       <c r="E12" s="5">
         <v>2</v>
       </c>
       <c r="F12" s="5">
         <v>20</v>
       </c>
       <c r="G12" s="5">
         <v>20</v>
       </c>
       <c r="H12" s="6">
         <v>22</v>
       </c>
     </row>
     <row r="13" spans="1:8">
       <c r="A13" s="3">
         <v>8</v>
       </c>
       <c r="B13" s="4" t="s">
+        <v>286</v>
+      </c>
+      <c r="C13" s="4" t="s">
         <v>287</v>
-      </c>
-[...1 lines deleted...]
-        <v>288</v>
       </c>
       <c r="D13" s="5">
         <v>1</v>
       </c>
       <c r="E13" s="5">
         <v>1</v>
       </c>
       <c r="F13" s="5">
         <v>14</v>
       </c>
       <c r="G13" s="5">
         <v>14</v>
       </c>
       <c r="H13" s="6">
         <v>15</v>
       </c>
     </row>
     <row r="14" spans="1:8">
       <c r="A14" s="3">
         <v>8</v>
       </c>
       <c r="B14" s="4" t="s">
-        <v>289</v>
+        <v>288</v>
       </c>
       <c r="C14" s="4" t="s">
-        <v>243</v>
+        <v>242</v>
       </c>
       <c r="D14" s="5">
         <v>1</v>
       </c>
       <c r="E14" s="5">
         <v>1</v>
       </c>
       <c r="F14" s="5">
         <v>14</v>
       </c>
       <c r="G14" s="5">
         <v>14</v>
       </c>
       <c r="H14" s="6">
         <v>15</v>
       </c>
     </row>
     <row r="15" spans="1:8">
       <c r="A15" s="3">
         <v>10</v>
       </c>
       <c r="B15" s="4" t="s">
+        <v>289</v>
+      </c>
+      <c r="C15" s="4" t="s">
         <v>290</v>
-      </c>
-[...1 lines deleted...]
-        <v>291</v>
       </c>
       <c r="D15" s="5">
         <v>1</v>
       </c>
       <c r="E15" s="5">
         <v>1</v>
       </c>
       <c r="F15" s="5">
         <v>11</v>
       </c>
       <c r="G15" s="5">
         <v>11</v>
       </c>
       <c r="H15" s="6">
         <v>12</v>
       </c>
     </row>
     <row r="16" spans="1:8">
       <c r="A16" s="3">
         <v>10</v>
       </c>
       <c r="B16" s="4" t="s">
+        <v>291</v>
+      </c>
+      <c r="C16" s="4" t="s">
         <v>292</v>
-      </c>
-[...1 lines deleted...]
-        <v>293</v>
       </c>
       <c r="D16" s="5">
         <v>1</v>
       </c>
       <c r="E16" s="5">
         <v>1</v>
       </c>
       <c r="F16" s="5">
         <v>11</v>
       </c>
       <c r="G16" s="5">
         <v>11</v>
       </c>
       <c r="H16" s="6">
         <v>12</v>
       </c>
     </row>
     <row r="17" spans="1:8">
       <c r="A17" s="3">
         <v>10</v>
       </c>
       <c r="B17" s="4" t="s">
+        <v>293</v>
+      </c>
+      <c r="C17" s="4" t="s">
         <v>294</v>
-      </c>
-[...1 lines deleted...]
-        <v>295</v>
       </c>
       <c r="D17" s="5">
         <v>1</v>
       </c>
       <c r="E17" s="5">
         <v>1</v>
       </c>
       <c r="F17" s="5">
         <v>11</v>
       </c>
       <c r="G17" s="5">
         <v>11</v>
       </c>
       <c r="H17" s="6">
         <v>12</v>
       </c>
     </row>
     <row r="18" spans="1:8">
       <c r="A18" s="3">
         <v>13</v>
       </c>
       <c r="B18" s="4" t="s">
+        <v>295</v>
+      </c>
+      <c r="C18" s="4" t="s">
         <v>296</v>
-      </c>
-[...1 lines deleted...]
-        <v>297</v>
       </c>
       <c r="D18" s="5">
         <v>1</v>
       </c>
       <c r="E18" s="5">
         <v>1</v>
       </c>
       <c r="F18" s="5">
         <v>9</v>
       </c>
       <c r="G18" s="5">
         <v>9</v>
       </c>
       <c r="H18" s="6">
         <v>10</v>
       </c>
     </row>
     <row r="19" spans="1:8">
       <c r="A19" s="3">
         <v>13</v>
       </c>
       <c r="B19" s="4" t="s">
+        <v>297</v>
+      </c>
+      <c r="C19" s="4" t="s">
         <v>298</v>
-      </c>
-[...1 lines deleted...]
-        <v>299</v>
       </c>
       <c r="D19" s="5">
         <v>1</v>
       </c>
       <c r="E19" s="5">
         <v>1</v>
       </c>
       <c r="F19" s="5">
         <v>9</v>
       </c>
       <c r="G19" s="5">
         <v>9</v>
       </c>
       <c r="H19" s="6">
         <v>10</v>
       </c>
     </row>
     <row r="20" spans="1:8">
       <c r="A20" s="3">
         <v>13</v>
       </c>
       <c r="B20" s="4" t="s">
-        <v>300</v>
+        <v>299</v>
       </c>
       <c r="C20" s="4" t="s">
-        <v>233</v>
+        <v>232</v>
       </c>
       <c r="D20" s="5">
         <v>1</v>
       </c>
       <c r="E20" s="5">
         <v>1</v>
       </c>
       <c r="F20" s="5">
         <v>9</v>
       </c>
       <c r="G20" s="5">
         <v>9</v>
       </c>
       <c r="H20" s="6">
         <v>10</v>
       </c>
     </row>
     <row r="21" spans="1:8">
       <c r="A21" s="3">
         <v>13</v>
       </c>
       <c r="B21" s="4" t="s">
+        <v>300</v>
+      </c>
+      <c r="C21" s="4" t="s">
         <v>301</v>
-      </c>
-[...1 lines deleted...]
-        <v>302</v>
       </c>
       <c r="D21" s="5">
         <v>1</v>
       </c>
       <c r="E21" s="5">
         <v>1</v>
       </c>
       <c r="F21" s="5">
         <v>9</v>
       </c>
       <c r="G21" s="5">
         <v>9</v>
       </c>
       <c r="H21" s="6">
         <v>10</v>
       </c>
     </row>
     <row r="22" spans="1:8">
       <c r="A22" s="3">
         <v>17</v>
       </c>
       <c r="B22" s="4" t="s">
+        <v>302</v>
+      </c>
+      <c r="C22" s="4" t="s">
         <v>303</v>
-      </c>
-[...1 lines deleted...]
-        <v>304</v>
       </c>
       <c r="D22" s="5">
         <v>1</v>
       </c>
       <c r="E22" s="5">
         <v>1</v>
       </c>
       <c r="F22" s="5">
         <v>7</v>
       </c>
       <c r="G22" s="5">
         <v>7</v>
       </c>
       <c r="H22" s="6">
         <v>8</v>
       </c>
     </row>
     <row r="23" spans="1:8">
       <c r="A23" s="3">
         <v>17</v>
       </c>
       <c r="B23" s="4" t="s">
+        <v>304</v>
+      </c>
+      <c r="C23" s="4" t="s">
         <v>305</v>
-      </c>
-[...1 lines deleted...]
-        <v>306</v>
       </c>
       <c r="D23" s="5">
         <v>1</v>
       </c>
       <c r="E23" s="5">
         <v>1</v>
       </c>
       <c r="F23" s="5">
         <v>7</v>
       </c>
       <c r="G23" s="5">
         <v>7</v>
       </c>
       <c r="H23" s="6">
         <v>8</v>
       </c>
     </row>
     <row r="24" spans="1:8">
       <c r="A24" s="3">
         <v>17</v>
       </c>
       <c r="B24" s="4" t="s">
-        <v>307</v>
+        <v>306</v>
       </c>
       <c r="C24" s="4" t="s">
-        <v>233</v>
+        <v>232</v>
       </c>
       <c r="D24" s="5">
         <v>1</v>
       </c>
       <c r="E24" s="5">
         <v>1</v>
       </c>
       <c r="F24" s="5">
         <v>7</v>
       </c>
       <c r="G24" s="5">
         <v>7</v>
       </c>
       <c r="H24" s="6">
         <v>8</v>
       </c>
     </row>
     <row r="25" spans="1:8">
       <c r="A25" s="3">
         <v>17</v>
       </c>
       <c r="B25" s="4" t="s">
+        <v>307</v>
+      </c>
+      <c r="C25" s="4" t="s">
         <v>308</v>
-      </c>
-[...1 lines deleted...]
-        <v>309</v>
       </c>
       <c r="D25" s="5">
         <v>1</v>
       </c>
       <c r="E25" s="5">
         <v>1</v>
       </c>
       <c r="F25" s="5">
         <v>7</v>
       </c>
       <c r="G25" s="5">
         <v>7</v>
       </c>
       <c r="H25" s="6">
         <v>8</v>
       </c>
     </row>
     <row r="26" spans="1:8">
       <c r="A26" s="3">
         <v>21</v>
       </c>
       <c r="B26" s="4" t="s">
+        <v>309</v>
+      </c>
+      <c r="C26" s="4" t="s">
         <v>310</v>
-      </c>
-[...1 lines deleted...]
-        <v>311</v>
       </c>
       <c r="D26" s="5">
         <v>1</v>
       </c>
       <c r="E26" s="5">
         <v>1</v>
       </c>
       <c r="F26" s="5">
         <v>5</v>
       </c>
       <c r="G26" s="5">
         <v>5</v>
       </c>
       <c r="H26" s="6">
         <v>6</v>
       </c>
     </row>
     <row r="27" spans="1:8">
       <c r="A27" s="3">
         <v>22</v>
       </c>
       <c r="B27" s="4" t="s">
+        <v>311</v>
+      </c>
+      <c r="C27" s="4" t="s">
         <v>312</v>
-      </c>
-[...1 lines deleted...]
-        <v>313</v>
       </c>
       <c r="D27" s="5">
         <v>1</v>
       </c>
       <c r="E27" s="5">
         <v>1</v>
       </c>
       <c r="F27" s="5">
         <v>4</v>
       </c>
       <c r="G27" s="5">
         <v>4</v>
       </c>
       <c r="H27" s="6">
         <v>5</v>
       </c>
     </row>
     <row r="28" spans="1:8">
       <c r="A28" s="3">
         <v>22</v>
       </c>
       <c r="B28" s="4" t="s">
+        <v>313</v>
+      </c>
+      <c r="C28" s="4" t="s">
         <v>314</v>
-      </c>
-[...1 lines deleted...]
-        <v>315</v>
       </c>
       <c r="D28" s="5">
         <v>1</v>
       </c>
       <c r="E28" s="5">
         <v>1</v>
       </c>
       <c r="F28" s="5">
         <v>4</v>
       </c>
       <c r="G28" s="5">
         <v>4</v>
       </c>
       <c r="H28" s="6">
         <v>5</v>
       </c>
     </row>
     <row r="29" spans="1:8">
       <c r="A29" s="3">
         <v>24</v>
       </c>
       <c r="B29" s="4" t="s">
+        <v>315</v>
+      </c>
+      <c r="C29" s="4" t="s">
         <v>316</v>
-      </c>
-[...1 lines deleted...]
-        <v>317</v>
       </c>
       <c r="D29" s="5">
         <v>1</v>
       </c>
       <c r="E29" s="5">
         <v>1</v>
       </c>
       <c r="F29" s="5">
         <v>3</v>
       </c>
       <c r="G29" s="5">
         <v>3</v>
       </c>
       <c r="H29" s="6">
         <v>4</v>
       </c>
     </row>
     <row r="30" spans="1:8">
       <c r="A30" s="3">
         <v>25</v>
       </c>
       <c r="B30" s="4" t="s">
+        <v>317</v>
+      </c>
+      <c r="C30" s="4" t="s">
         <v>318</v>
-      </c>
-[...1 lines deleted...]
-        <v>319</v>
       </c>
       <c r="D30" s="5">
         <v>1</v>
       </c>
       <c r="E30" s="5">
         <v>1</v>
       </c>
       <c r="F30" s="5">
         <v>2</v>
       </c>
       <c r="G30" s="5">
         <v>2</v>
       </c>
       <c r="H30" s="6">
         <v>3</v>
       </c>
     </row>
     <row r="31" spans="1:8">
       <c r="A31" s="3">
         <v>26</v>
       </c>
       <c r="B31" s="4" t="s">
-        <v>199</v>
+        <v>198</v>
       </c>
       <c r="C31" s="4" t="s">
-        <v>320</v>
+        <v>319</v>
       </c>
       <c r="D31" s="5">
         <v>1</v>
       </c>
       <c r="E31" s="5">
         <v>1</v>
       </c>
       <c r="F31" s="5">
         <v>1</v>
       </c>
       <c r="G31" s="5">
         <v>1</v>
       </c>
       <c r="H31" s="6">
         <v>2</v>
       </c>
     </row>
     <row r="32" spans="1:8">
       <c r="A32" s="3">
         <v>27</v>
       </c>
       <c r="B32" s="4" t="s">
-        <v>321</v>
+        <v>320</v>
       </c>
       <c r="C32" s="4" t="s">
-        <v>297</v>
+        <v>296</v>
       </c>
       <c r="D32" s="5">
         <v>1</v>
       </c>
       <c r="E32" s="5">
         <v>1</v>
       </c>
       <c r="F32" s="5">
         <v>0</v>
       </c>
       <c r="G32" s="5">
         <v>0</v>
       </c>
       <c r="H32" s="6">
         <v>1</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>